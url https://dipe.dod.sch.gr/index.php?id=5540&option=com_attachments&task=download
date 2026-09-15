--- v0 (2026-07-14)
+++ v1 (2026-09-15)
@@ -1,713 +1,836 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
+  <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView windowWidth="28800" windowHeight="12300" tabRatio="500"/>
   </bookViews>
   <sheets>
-    <sheet name="ΛΕΙΤΟΥΡΓΙΚΕΣ ΥΠΕΡΑΡΙΘΜΙΕΣ 2026" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="ΛΕΙΤΟΥΡΓΙΚΕΣ ΥΠΕΡΑΡΙΘΜΙΕΣ 2026" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
-      <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="160">
-[...97 lines deleted...]
-    <t xml:space="preserve">ΕΛΕΝΗ</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="159">
+  <si>
+    <t>ΛΕΙΤΟΥΡΓΙΚΕΣ ΥΠΕΡΑΡΙΘΜΙΕΣ (2026-2027)</t>
+  </si>
+  <si>
+    <t>ΠΕ70-ΔΑΣΚΑΛΩΝ</t>
+  </si>
+  <si>
+    <t>Α/Α</t>
+  </si>
+  <si>
+    <t>ΣΧΟΛΙΚΗ ΜΟΝΑΔΑ</t>
+  </si>
+  <si>
+    <t>ΛΕΙΤΟΥΡΓΙΚΕΣ ΥΠΕΡΑΡΙΘΜΙΕΣ</t>
+  </si>
+  <si>
+    <t>ΚΩΔΙΚΟΣ ΣΧΟΛΕΙΟΥ ΟΡΓΑΝΙΚΗΣ</t>
+  </si>
+  <si>
+    <t>Α.Μ.</t>
+  </si>
+  <si>
+    <t>ΕΠΩΝΥΜΟ</t>
+  </si>
+  <si>
+    <t>ΟΝΟΜΑ</t>
+  </si>
+  <si>
+    <t>ΜΟΡΙΑ</t>
+  </si>
+  <si>
+    <t>Α’ ΠΕΡΙΟΧΗ</t>
+  </si>
+  <si>
+    <t>1ο ΔΣ ΡΟΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΚΩΝΣΤΑΝΤΑΡΟΣ</t>
+  </si>
+  <si>
+    <t>ΚΩΝΣΤΑΝΤΙΝΟΣ</t>
+  </si>
+  <si>
+    <t>ΠΕΤΡΙΔΗΣ</t>
+  </si>
+  <si>
+    <t>ΗΛΙΑΣ</t>
+  </si>
+  <si>
+    <t>6ο ΔΣ ΡΟΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΧΑΡΑΛΑΜΠΟΥΣ</t>
+  </si>
+  <si>
+    <t>ΙΩΑΝΝΑ</t>
+  </si>
+  <si>
+    <t>ΤΣΕΡΚΕΖΗΣ</t>
+  </si>
+  <si>
+    <t>ΕΛΕΥΘΕΡΙΟΣ</t>
+  </si>
+  <si>
+    <t>ΜΠΑΙΡΑΜΗ</t>
+  </si>
+  <si>
+    <t>ΕΥΔΟΚΙΑ</t>
+  </si>
+  <si>
+    <t>ΔΗΜΗΤΡΟΥΛΗ</t>
+  </si>
+  <si>
+    <t>ΡΟΔΟΠΗ</t>
+  </si>
+  <si>
+    <t>8ο ΔΣ ΡΟΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΚΟΥΤΣΟΠΟΥΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΑΡΙΑ</t>
+  </si>
+  <si>
+    <t>ΤΖΙΟΥΒΑΡΑ</t>
+  </si>
+  <si>
+    <t>ΜΑΡΙΑ-ΡΑΦΑΕΛΑ</t>
+  </si>
+  <si>
+    <t>11ο ΔΣ ΡΟΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΔΩΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΕΛΕΝΗ</t>
   </si>
   <si>
     <t xml:space="preserve">ΠΑΠΑΝΤΩΝΙΟΥ </t>
   </si>
   <si>
-    <t xml:space="preserve">ΑΘΑΝΑΣΙΑ</t>
-[...86 lines deleted...]
-    <t xml:space="preserve">ΠΟΛΥΖΩΗ</t>
+    <t>ΑΘΑΝΑΣΙΑ</t>
+  </si>
+  <si>
+    <t>ΛΥΓΟΥΡΑ</t>
+  </si>
+  <si>
+    <t>ΦΟΙΤΟΥ</t>
+  </si>
+  <si>
+    <t>ΧΡΙΣΤΙΝΑ</t>
+  </si>
+  <si>
+    <t>15ο ΔΣ ΡΟΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΤΣΙΟΚΑΝΟΥ</t>
+  </si>
+  <si>
+    <t>ΘΕΟΔΩΡΟΥ</t>
+  </si>
+  <si>
+    <t>ΚΩΝΣΤΑΝΤΙΝΙΔΗΣ</t>
+  </si>
+  <si>
+    <t>ΠΑΥΛΟΣ</t>
+  </si>
+  <si>
+    <t>16ο ΔΣ ΡΟΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΦΙΛΑΚΟΥΡΙΔΗ</t>
+  </si>
+  <si>
+    <t>ΕΙΡΗΝΗ</t>
+  </si>
+  <si>
+    <t>17ο ΔΣ ΡΟΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΑΝΟΥΣΑΚΗ</t>
+  </si>
+  <si>
+    <t>ΚΑΡΟΛΙΝΑ-ΧΡΥΣΗ</t>
+  </si>
+  <si>
+    <t>ΤΟΥΜΑΖΟΥ</t>
+  </si>
+  <si>
+    <t>ΑΓΓΕΛΙΚΗ</t>
+  </si>
+  <si>
+    <t>ΦΛΕΤΣΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΘΩΜΑΗ</t>
+  </si>
+  <si>
+    <t>ΙΩΑΝΝΙΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΑΓΔΑΛΙΝΗ</t>
+  </si>
+  <si>
+    <t>ΤΡΙΑΝΤΑΦΥΛΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΔΕΣΠΟΙΝΑ</t>
+  </si>
+  <si>
+    <t>ΔΣ ΑΠΟΛΛΩΝΑ</t>
+  </si>
+  <si>
+    <t>ΣΑΛΠΙΓΚΤΗ</t>
+  </si>
+  <si>
+    <t>ΣΟΦΙΑ</t>
+  </si>
+  <si>
+    <t>1ο ΔΣ ΑΡΧΑΓΓΕΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΛΕΒΕΝΤΗ</t>
+  </si>
+  <si>
+    <t>ΖΑΝΕΤΑ</t>
+  </si>
+  <si>
+    <t>ΠΟΛΥΖΩΗ</t>
   </si>
   <si>
     <t xml:space="preserve">ΣΥΜΙΑΚΟΥ </t>
   </si>
   <si>
-    <t xml:space="preserve">ΑΝΑΣΤΑΣΙΑ</t>
-[...179 lines deleted...]
-    <t xml:space="preserve">ΑΣΠΑΣΙΑ</t>
+    <t>ΑΝΑΣΤΑΣΙΑ</t>
+  </si>
+  <si>
+    <t>ΔΣ ΕΜΠΩΝΑΣ</t>
+  </si>
+  <si>
+    <t>ΛΟΓΟΘΕΤΗΣ</t>
+  </si>
+  <si>
+    <t>ΑΝΤΩΝΙΟΣ</t>
+  </si>
+  <si>
+    <t>ΧΑΙΡΟΠΟΥΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΕΥΑΓΓΕΛΙΑ</t>
+  </si>
+  <si>
+    <t>2ο ΔΣ ΙΑΛΥΣΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΑΛΑΜΑΤΗ</t>
+  </si>
+  <si>
+    <t>ΠΑΡΑΣΚΕΥΗ</t>
+  </si>
+  <si>
+    <t>1ο ΔΣ ΚΑΛΥΘΙΩΝ</t>
+  </si>
+  <si>
+    <t>ΓΑΛΑΤΑ</t>
+  </si>
+  <si>
+    <t>ΒΑΣΙΛΙΚΗ</t>
+  </si>
+  <si>
+    <t>ΠΑΠΑΓΕΩΡΓΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΑΡΙΝΑΚΗ</t>
+  </si>
+  <si>
+    <t>1ο ΔΣ ΚΡΕΜΑΣΤΗΣ</t>
+  </si>
+  <si>
+    <t>ΜΙΧΕΡΑ</t>
+  </si>
+  <si>
+    <t>ΦΤΑΚΛΑ</t>
+  </si>
+  <si>
+    <t>ΦΕΓΓΑΡΟΥΛΑ-ΡΑΦΑΗΛΙΑ</t>
+  </si>
+  <si>
+    <t>ΖΑΝΝΕΤΙΔΗ</t>
+  </si>
+  <si>
+    <t>ΘΑΡΡΕΝΗ</t>
+  </si>
+  <si>
+    <t>ΔΣ ΠΑΡΑΔΕΙΣΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΕΓΑΛΟΓΙΑΝΝΗ</t>
+  </si>
+  <si>
+    <t>ΘΕΟΔΩΡΑ</t>
+  </si>
+  <si>
+    <t>ΒΑΛΕΡΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΕΛΕΥΘΕΡΙΑ ΗΛΙΑΝΑ</t>
+  </si>
+  <si>
+    <t>ΧΑΧΛΑΚΗ</t>
+  </si>
+  <si>
+    <t>ΦΩΤΕΙΝΗ</t>
+  </si>
+  <si>
+    <t>ΔΣ ΠΑΣΤΙΔΑΣ</t>
+  </si>
+  <si>
+    <t>ΚΕΧΑΓΙΑ</t>
+  </si>
+  <si>
+    <t>ΦΛΩΡΑ</t>
+  </si>
+  <si>
+    <t>ΔΣ ΣΟΡΩΝΗΣ</t>
+  </si>
+  <si>
+    <t>ΒΕΝΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΓΙΑΚΟΥΜΑΡΟΥ</t>
+  </si>
+  <si>
+    <t>ΣΜΑΡΑΓΔΗ</t>
+  </si>
+  <si>
+    <t>ΔΣ ΨΙΝΘΟΥ</t>
+  </si>
+  <si>
+    <t>ΣΙΑΦΑΚΑΣ</t>
+  </si>
+  <si>
+    <t>ΒΑΣΙΛΕΙΟΣ</t>
+  </si>
+  <si>
+    <t>ΤΕΡΝΕΖΗ</t>
+  </si>
+  <si>
+    <t>ΔΣ ΜΑΛΩΝΑΣ</t>
+  </si>
+  <si>
+    <t>ΚΑΒΑΡΓΥΡΗ</t>
+  </si>
+  <si>
+    <t>ΚΑΣΣΙΑΝΗ</t>
+  </si>
+  <si>
+    <t>Β’ ΠΕΡΙΟΧΗ</t>
+  </si>
+  <si>
+    <t>6ο ΔΣ ΚΩ</t>
+  </si>
+  <si>
+    <t>ΑΝΔΡΕΑΔΗΣ</t>
+  </si>
+  <si>
+    <t>ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t>Γ ‘ ΠΕΡΙΟΧΗ</t>
+  </si>
+  <si>
+    <t>1ο ΔΣ ΧΩΡΑΣ ΚΑΛΥΜΝΟΥ</t>
+  </si>
+  <si>
+    <t>ΑΛΑΧΟΥΖΟΥ</t>
+  </si>
+  <si>
+    <t>ΦΟΥΚΑΪΝΑ</t>
+  </si>
+  <si>
+    <t>ΠΑΝΑΗ</t>
+  </si>
+  <si>
+    <t>ΠΕ60-ΝΗΠΙΑΓΩΓΩΝ</t>
+  </si>
+  <si>
+    <t>1ο ΝΓ ΡΟΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΒΛΑΧΟΥΛΗ</t>
+  </si>
+  <si>
+    <t>ΣΠΥΡΙΔΟΥΛΑ</t>
+  </si>
+  <si>
+    <t>8ο ΝΓ ΡΟΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΠΙΤΣΑΡΑ</t>
+  </si>
+  <si>
+    <t>ΑΝΝΑ</t>
+  </si>
+  <si>
+    <t>1ο ΝΓ ΑΡΧΑΓΓΕΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΓΙΑΡΕΝΑΚΗ</t>
+  </si>
+  <si>
+    <t>ΑΣΠΑΣΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">ΝΓ ΕΜΠΩΝΑΣ </t>
   </si>
   <si>
-    <t xml:space="preserve">ΤΣΑΚΑΛΙΟΥ</t>
-[...65 lines deleted...]
-    <t xml:space="preserve">ΠΕ70-ΔΑΣΚΑΛΩΝ  (ΕΙΔΙΚΗΣ ΑΓΩΓΗΣ)</t>
+    <t>ΤΣΑΚΑΛΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΧΡΥΣΟΒΑΛΑΝΤΟΥ</t>
+  </si>
+  <si>
+    <t>ΝΓ ΚΑΛΑΘΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΙΣΑΗΛΙΔΟΥ</t>
+  </si>
+  <si>
+    <t>2ο ΝΓ ΑΝΤΙΜΑΧΕΙΑΣ  ΚΩ</t>
+  </si>
+  <si>
+    <t>ΔΙΑΚΟΔΗΜΗΤΡΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΚΑΛΟΤΙΝΑ</t>
+  </si>
+  <si>
+    <t>1ο ΝΓ ΚΕΦΑΛΟΥ ΚΩ</t>
+  </si>
+  <si>
+    <t>ΠΑΠΑΝΙΚΟΛΑΟΥ</t>
+  </si>
+  <si>
+    <t>ΕΛΕΥΘΕΡΙΑ</t>
+  </si>
+  <si>
+    <t>Δ’ ΠΕΡΙΟΧΗ</t>
+  </si>
+  <si>
+    <t>1ο ΝΓ ΚΑΡΠΑΘΟΥ</t>
+  </si>
+  <si>
+    <t>ΤΣΑΜΟΥΡΗ</t>
+  </si>
+  <si>
+    <t>ΝΓ ΑΛΙΝΤΩΝ ΛΕΡΟΥ</t>
+  </si>
+  <si>
+    <t>ΔΕΜΕΡΤΖΗ</t>
+  </si>
+  <si>
+    <t>ΠΕ11-ΦΥΣΙΚΗΣ ΑΓΩΓΗΣ</t>
+  </si>
+  <si>
+    <t>1ο ΔΣ ΠΟΛΕΩΣ ΚΑΛΥΜΝΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΠΕΚΑΣ</t>
+  </si>
+  <si>
+    <t>ΕΥΑΓΓΕΛΟΣ</t>
+  </si>
+  <si>
+    <t>ΠΕ05-ΓΑΛΛΙΚΗΣ</t>
+  </si>
+  <si>
+    <t>ΔΕΛΗΝΙΑΡΗ</t>
+  </si>
+  <si>
+    <t>ΑΛΕΞΑΝΔΡΑ</t>
+  </si>
+  <si>
+    <t>ΠΕ70-ΔΑΣΚΑΛΩΝ  (ΕΙΔΙΚΗΣ ΑΓΩΓΗΣ)</t>
   </si>
   <si>
     <t xml:space="preserve">ΕΙΔΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΡΟΔΟΥ - ΚΩΦΩΝ ΒΑΡΗΚΟΩΝ </t>
   </si>
   <si>
-    <t xml:space="preserve">ΤΡΙΜΠΟΝΙΑ</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">ΣΙΩΜΟΥ</t>
+    <t>ΤΡΙΜΠΟΝΙΑ</t>
+  </si>
+  <si>
+    <t>ΜΑΣΤΟΡΙΔΗΣ</t>
+  </si>
+  <si>
+    <t>ΙΩΑΝΝΗΣ</t>
+  </si>
+  <si>
+    <t>Γ’ ΠΕΡΙΟΧΗ</t>
+  </si>
+  <si>
+    <t>ΔΙΑΘΕΣΗ ΠΥΣΠΕ</t>
+  </si>
+  <si>
+    <t>ΑΝΑΣΤΑΣΙΑΔΟΥ</t>
+  </si>
+  <si>
+    <t>ΔΗΜΗΤΡΑ</t>
+  </si>
+  <si>
+    <t>ΠΕ86-ΠΛΗΡΟΦΟΡΙΚΗΣ  (ΕΙΔΙΚΗΣ ΑΓΩΓΗΣ)</t>
+  </si>
+  <si>
+    <t>ΣΙΩΜΟΥ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
+  <numFmts count="4">
+    <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="38">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <sz val="10"/>
-[...24 lines deleted...]
-      <b val="true"/>
+      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
-[...15 lines deleted...]
-      <family val="0"/>
       <charset val="161"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
       <charset val="161"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
+      <sz val="15"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <charset val="161"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
       <charset val="161"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="161"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="10.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="161"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="0"/>
       <charset val="161"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="0"/>
       <charset val="161"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b val="true"/>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="0"/>
+      <charset val="161"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <charset val="161"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <charset val="161"/>
     </font>
   </fonts>
-  <fills count="20">
+  <fills count="51">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.5999"/>
         <bgColor rgb="FFFFDBB6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDE8CB"/>
         <bgColor rgb="FFE2F0D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.7999"/>
         <bgColor rgb="FFDEE6EF"/>
       </patternFill>
     </fill>
     <fill>
@@ -778,653 +901,1236 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDDDDD"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFD7D7"/>
         <bgColor rgb="FFFFDBB6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8F2A1"/>
         <bgColor rgb="FFDDE8CB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.5999"/>
         <bgColor rgb="FFBDD7EE"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
-    <border diagonalUp="false" diagonalDown="false">
+  <borders count="13">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="thin"/>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="medium"/>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...1 lines deleted...]
-      <right style="thin"/>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top/>
-      <bottom style="thin"/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...3 lines deleted...]
-      <bottom style="hair"/>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="21">
-[...2 lines deleted...]
-      <protection locked="true" hidden="false"/>
+  <cellStyleXfs count="50">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="16" fillId="0" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="16" fillId="0" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
-[...20 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="5" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="21" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="22" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
-[...2 lines deleted...]
-      <protection locked="true" hidden="false"/>
+  <cellXfs count="86">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="5" borderId="1" xfId="20" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="8" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="8" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="9" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="10" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="10" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="8" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="8" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="12" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="11" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="11" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="13" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="8" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="8" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="11" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="12" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="14" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="8" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="15" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="16" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="16" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="11" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="13" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...1 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="17" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
-[...41 lines deleted...]
-      <protection locked="true" hidden="false"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="50">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Comma" xfId="15" builtinId="3"/>
-[...4 lines deleted...]
-    <cellStyle name="Κανονικό 2" xfId="20"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Percent" xfId="3" builtinId="5"/>
+    <cellStyle name="Comma [0]" xfId="4" builtinId="6"/>
+    <cellStyle name="Currency [0]" xfId="5" builtinId="7"/>
+    <cellStyle name="Link" xfId="6" builtinId="8"/>
+    <cellStyle name="Followed Hyperlink" xfId="7" builtinId="9"/>
+    <cellStyle name="Note" xfId="8" builtinId="10"/>
+    <cellStyle name="Warning Text" xfId="9" builtinId="11"/>
+    <cellStyle name="Title" xfId="10" builtinId="15"/>
+    <cellStyle name="Explanatory Text" xfId="11" builtinId="53"/>
+    <cellStyle name="Heading 1" xfId="12" builtinId="16"/>
+    <cellStyle name="Heading 2" xfId="13" builtinId="17"/>
+    <cellStyle name="Heading 3" xfId="14" builtinId="18"/>
+    <cellStyle name="Heading 4" xfId="15" builtinId="19"/>
+    <cellStyle name="Input" xfId="16" builtinId="20"/>
+    <cellStyle name="Output" xfId="17" builtinId="21"/>
+    <cellStyle name="Calculation" xfId="18" builtinId="22"/>
+    <cellStyle name="Check Cell" xfId="19" builtinId="23"/>
+    <cellStyle name="Linked Cell" xfId="20" builtinId="24"/>
+    <cellStyle name="Total" xfId="21" builtinId="25"/>
+    <cellStyle name="Good" xfId="22" builtinId="26"/>
+    <cellStyle name="Bad" xfId="23" builtinId="27"/>
+    <cellStyle name="Neutral" xfId="24" builtinId="28"/>
+    <cellStyle name="Accent1" xfId="25" builtinId="29"/>
+    <cellStyle name="20% - Accent1" xfId="26" builtinId="30"/>
+    <cellStyle name="40% - Accent1" xfId="27" builtinId="31"/>
+    <cellStyle name="60% - Accent1" xfId="28" builtinId="32"/>
+    <cellStyle name="Accent2" xfId="29" builtinId="33"/>
+    <cellStyle name="20% - Accent2" xfId="30" builtinId="34"/>
+    <cellStyle name="40% - Accent2" xfId="31" builtinId="35"/>
+    <cellStyle name="60% - Accent2" xfId="32" builtinId="36"/>
+    <cellStyle name="Accent3" xfId="33" builtinId="37"/>
+    <cellStyle name="20% - Accent3" xfId="34" builtinId="38"/>
+    <cellStyle name="40% - Accent3" xfId="35" builtinId="39"/>
+    <cellStyle name="60% - Accent3" xfId="36" builtinId="40"/>
+    <cellStyle name="Accent4" xfId="37" builtinId="41"/>
+    <cellStyle name="20% - Accent4" xfId="38" builtinId="42"/>
+    <cellStyle name="40% - Accent4" xfId="39" builtinId="43"/>
+    <cellStyle name="60% - Accent4" xfId="40" builtinId="44"/>
+    <cellStyle name="Accent5" xfId="41" builtinId="45"/>
+    <cellStyle name="20% - Accent5" xfId="42" builtinId="46"/>
+    <cellStyle name="40% - Accent5" xfId="43" builtinId="47"/>
+    <cellStyle name="60% - Accent5" xfId="44" builtinId="48"/>
+    <cellStyle name="Accent6" xfId="45" builtinId="49"/>
+    <cellStyle name="20% - Accent6" xfId="46" builtinId="50"/>
+    <cellStyle name="40% - Accent6" xfId="47" builtinId="51"/>
+    <cellStyle name="60% - Accent6" xfId="48" builtinId="52"/>
+    <cellStyle name="Κανονικό 2" xfId="49"/>
   </cellStyles>
+  <dxfs count="17">
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.799981688894314"/>
+          <bgColor theme="4" tint="0.799981688894314"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.799981688894314"/>
+          <bgColor theme="4" tint="0.799981688894314"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="1"/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="double">
+          <color theme="4"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="1"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4"/>
+          <bgColor theme="4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <left style="thin">
+          <color theme="4"/>
+        </left>
+        <right style="thin">
+          <color theme="4"/>
+        </right>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+        <horizontal style="thin">
+          <color theme="4" tint="0.399975585192419"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.799981688894314"/>
+          <bgColor theme="4" tint="0.799981688894314"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.399975585192419"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.799981688894314"/>
+          <bgColor theme="4" tint="0.799981688894314"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.399975585192419"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.399975585192419"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="1"/>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="1"/>
+        <color theme="1"/>
+      </font>
+      <border>
+        <top style="thin">
+          <color theme="4"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.799981688894314"/>
+          <bgColor theme="4" tint="0.799981688894314"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.799981688894314"/>
+          <bgColor theme="4" tint="0.799981688894314"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="1"/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.799981688894314"/>
+          <bgColor theme="4" tint="0.799981688894314"/>
+        </patternFill>
+      </fill>
+      <border>
+        <top style="thin">
+          <color theme="4" tint="0.399975585192419"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.399975585192419"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="1"/>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.799981688894314"/>
+          <bgColor theme="4" tint="0.799981688894314"/>
+        </patternFill>
+      </fill>
+      <border>
+        <bottom style="thin">
+          <color theme="4" tint="0.399975585192419"/>
+        </bottom>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="2" defaultTableStyle="TableStylePreset3_Accent1" defaultPivotStyle="PivotStylePreset2_Accent1">
+    <tableStyle name="TableStylePreset3_Accent1" pivot="0" count="7" xr9:uid="{59DB682C-5494-4EDE-A608-00C9E5F0F923}">
+      <tableStyleElement type="wholeTable" dxfId="6"/>
+      <tableStyleElement type="headerRow" dxfId="5"/>
+      <tableStyleElement type="totalRow" dxfId="4"/>
+      <tableStyleElement type="firstColumn" dxfId="3"/>
+      <tableStyleElement type="lastColumn" dxfId="2"/>
+      <tableStyleElement type="firstRowStripe" dxfId="1"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="0"/>
+    </tableStyle>
+    <tableStyle name="PivotStylePreset2_Accent1" table="0" count="10" xr9:uid="{267968C8-6FFD-4C36-ACC1-9EA1FD1885CA}">
+      <tableStyleElement type="headerRow" dxfId="16"/>
+      <tableStyleElement type="totalRow" dxfId="15"/>
+      <tableStyleElement type="firstRowStripe" dxfId="14"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="13"/>
+      <tableStyleElement type="firstSubtotalRow" dxfId="12"/>
+      <tableStyleElement type="secondSubtotalRow" dxfId="11"/>
+      <tableStyleElement type="firstRowSubheading" dxfId="10"/>
+      <tableStyleElement type="secondRowSubheading" dxfId="9"/>
+      <tableStyleElement type="pageFieldLabels" dxfId="8"/>
+      <tableStyleElement type="pageFieldValues" dxfId="7"/>
+    </tableStyle>
+  </tableStyles>
   <colors>
     <indexedColors>
-      <rgbColor rgb="FF000000"/>
-[...54 lines deleted...]
-      <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00D0CECE"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="00DDDDDD"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFF2CC"/>
+      <rgbColor rgb="00DEE6EF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FFD7D7"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00BDD7EE"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00DDE8CB"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00DAE3F3"/>
+      <rgbColor rgb="00E2F0D9"/>
+      <rgbColor rgb="00E8F2A1"/>
+      <rgbColor rgb="00B4C7E7"/>
+      <rgbColor rgb="00FFA6A6"/>
+      <rgbColor rgb="00D9D9D9"/>
+      <rgbColor rgb="00F8CBAD"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFDBB6"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Θέμα του Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα του Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme>
+    <a:fmtScheme name="">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
@@ -1440,13140 +2146,13145 @@
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
-          <a:tileRect l="0" t="0" r="0" b="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...1 lines deleted...]
-    <pageSetUpPr fitToPage="true"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AJR90"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A19" colorId="64" zoomScale="86" zoomScaleNormal="86" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="S49" activeCellId="0" sqref="S49"/>
+    <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
+      <selection activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.859375" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="8.85714285714286" defaultRowHeight="15"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="5.86"/>
-[...8 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16384" min="16360" style="0" width="11.53"/>
+    <col min="1" max="1" width="5.85714285714286" style="8" customWidth="1"/>
+    <col min="2" max="2" width="23.447619047619" style="8" customWidth="1"/>
+    <col min="3" max="3" width="10.6571428571429" style="8" customWidth="1"/>
+    <col min="4" max="4" width="15.6952380952381" style="8" customWidth="1"/>
+    <col min="5" max="5" width="13.1333333333333" style="8" customWidth="1"/>
+    <col min="6" max="6" width="21.1904761904762" style="9" customWidth="1"/>
+    <col min="7" max="7" width="20.047619047619" style="9" customWidth="1"/>
+    <col min="8" max="8" width="14.2095238095238" style="9" customWidth="1"/>
+    <col min="925" max="928" width="11.5714285714286" style="8" customWidth="1"/>
+    <col min="16360" max="16384" width="11.5333333333333" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A1" s="3" t="s">
+    <row r="1" ht="19.5" spans="1:929">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
-[...5 lines deleted...]
-      <c r="H1" s="3"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
     </row>
-    <row r="2" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A2" s="4" t="s">
+    <row r="2" ht="19.5" spans="1:929">
+      <c r="A2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="4"/>
-[...5 lines deleted...]
-      <c r="H2" s="4"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
     </row>
-    <row r="3" s="7" customFormat="true" ht="53.8" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A3" s="5" t="s">
+    <row r="3" s="1" customFormat="1" ht="53.8" customHeight="1" spans="1:929">
+      <c r="A3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="F3" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="H3" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AIO3" s="8"/>
-[...3 lines deleted...]
-      <c r="AIS3" s="1"/>
+      <c r="AIO3" s="7"/>
+      <c r="AIP3" s="7"/>
+      <c r="AIQ3" s="7"/>
+      <c r="AIR3" s="7"/>
+      <c r="AIS3" s="8"/>
     </row>
-    <row r="4" s="11" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A4" s="9" t="s">
+    <row r="4" s="2" customFormat="1" ht="15.75" spans="1:929">
+      <c r="A4" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="9"/>
-[...6 lines deleted...]
-      <c r="AIS4" s="1"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="15"/>
+      <c r="AIS4" s="8"/>
     </row>
-    <row r="5" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A5" s="12" t="n">
+    <row r="5" customHeight="1" spans="1:929">
+      <c r="A5" s="16">
         <v>1</v>
       </c>
-      <c r="B5" s="13" t="s">
+      <c r="B5" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="13" t="n">
+      <c r="C5" s="17">
         <v>2</v>
       </c>
-      <c r="D5" s="13" t="n">
+      <c r="D5" s="17">
         <v>9100106</v>
       </c>
-      <c r="E5" s="14" t="n">
+      <c r="E5" s="18">
         <v>715190</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="H5" s="15" t="n">
+      <c r="H5" s="19">
         <v>209.34</v>
       </c>
     </row>
-    <row r="6" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D6" s="13" t="n">
+    <row r="6" spans="1:929">
+      <c r="A6" s="16"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17">
         <v>9100106</v>
       </c>
-      <c r="E6" s="14" t="n">
+      <c r="E6" s="18">
         <v>607840</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F6" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="G6" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="15" t="n">
+      <c r="H6" s="19">
         <v>146.42</v>
       </c>
     </row>
-    <row r="7" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A7" s="12" t="n">
+    <row r="7" customHeight="1" spans="1:929">
+      <c r="A7" s="16">
         <v>2</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="13" t="n">
+      <c r="C7" s="17">
         <v>4</v>
       </c>
-      <c r="D7" s="16" t="n">
+      <c r="D7" s="20">
         <v>9100112</v>
       </c>
-      <c r="E7" s="14" t="n">
+      <c r="E7" s="18">
         <v>604182</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="H7" s="12" t="n">
-        <v>151.63</v>
+      <c r="H7" s="16">
+        <v>143.63</v>
       </c>
     </row>
-    <row r="8" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D8" s="16" t="n">
+    <row r="8" ht="15.75" spans="1:929">
+      <c r="A8" s="16"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="20">
         <v>9100112</v>
       </c>
-      <c r="E8" s="14" t="n">
+      <c r="E8" s="18">
         <v>607652</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="F8" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="G8" s="14" t="s">
+      <c r="G8" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="H8" s="17" t="n">
+      <c r="H8" s="21">
         <v>145.42</v>
       </c>
     </row>
-    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D9" s="16" t="n">
+    <row r="9" spans="1:929">
+      <c r="A9" s="16"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="20">
         <v>9100112</v>
       </c>
-      <c r="E9" s="14" t="n">
+      <c r="E9" s="18">
         <v>613737</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="G9" s="14" t="s">
+      <c r="G9" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="H9" s="12" t="n">
+      <c r="H9" s="16">
         <v>141.06</v>
       </c>
     </row>
-    <row r="10" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D10" s="16" t="n">
+    <row r="10" spans="1:929">
+      <c r="A10" s="16"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="20">
         <v>9100112</v>
       </c>
-      <c r="E10" s="14" t="n">
+      <c r="E10" s="18">
         <v>725960</v>
       </c>
-      <c r="F10" s="14" t="s">
+      <c r="F10" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="14" t="s">
+      <c r="G10" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="H10" s="12" t="n">
+      <c r="H10" s="16">
         <v>128.76</v>
       </c>
     </row>
-    <row r="11" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A11" s="12" t="n">
+    <row r="11" spans="1:929">
+      <c r="A11" s="16">
         <v>3</v>
       </c>
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="12" t="n">
+      <c r="C11" s="16">
         <v>2</v>
       </c>
-      <c r="D11" s="12" t="n">
+      <c r="D11" s="16">
         <v>9100051</v>
       </c>
-      <c r="E11" s="18" t="n">
+      <c r="E11" s="22">
         <v>717326</v>
       </c>
-      <c r="F11" s="19" t="s">
+      <c r="F11" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="G11" s="19" t="s">
+      <c r="G11" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H11" s="19" t="n">
+      <c r="H11" s="23">
         <v>100.14</v>
       </c>
     </row>
-    <row r="12" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D12" s="12" t="n">
+    <row r="12" spans="1:929">
+      <c r="A12" s="16"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16">
         <v>9100051</v>
       </c>
-      <c r="E12" s="18" t="n">
+      <c r="E12" s="22">
         <v>717951</v>
       </c>
-      <c r="F12" s="18" t="s">
+      <c r="F12" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="G12" s="19" t="s">
+      <c r="G12" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="H12" s="19" t="n">
+      <c r="H12" s="23">
         <v>96.62</v>
       </c>
     </row>
-    <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A13" s="12" t="n">
+    <row r="13" spans="1:929">
+      <c r="A13" s="16">
         <v>4</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="C13" s="12" t="n">
+      <c r="C13" s="16">
         <v>4</v>
       </c>
-      <c r="D13" s="16" t="n">
+      <c r="D13" s="20">
         <v>9100224</v>
       </c>
-      <c r="E13" s="14" t="n">
+      <c r="E13" s="18">
         <v>717171</v>
       </c>
-      <c r="F13" s="12" t="s">
+      <c r="F13" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="G13" s="12" t="s">
+      <c r="G13" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="H13" s="12" t="n">
-        <v>146.39</v>
+      <c r="H13" s="16">
+        <v>150.39</v>
       </c>
     </row>
-    <row r="14" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D14" s="16" t="n">
+    <row r="14" spans="1:929">
+      <c r="A14" s="16"/>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="20">
         <v>9100224</v>
       </c>
-      <c r="E14" s="14" t="n">
+      <c r="E14" s="18">
         <v>715603</v>
       </c>
-      <c r="F14" s="12" t="s">
+      <c r="F14" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="G14" s="12" t="s">
+      <c r="G14" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="H14" s="12" t="n">
+      <c r="H14" s="16">
         <v>133.85</v>
       </c>
     </row>
-    <row r="15" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D15" s="16" t="n">
+    <row r="15" spans="1:929">
+      <c r="A15" s="16"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="20">
         <v>9100224</v>
       </c>
-      <c r="E15" s="14" t="n">
+      <c r="E15" s="18">
         <v>593630</v>
       </c>
-      <c r="F15" s="12" t="s">
+      <c r="F15" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="G15" s="12" t="s">
+      <c r="G15" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="H15" s="12" t="n">
+      <c r="H15" s="16">
         <v>161.73</v>
       </c>
     </row>
-    <row r="16" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D16" s="16" t="n">
+    <row r="16" spans="1:929">
+      <c r="A16" s="16"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="20">
         <v>9100224</v>
       </c>
-      <c r="E16" s="14" t="n">
+      <c r="E16" s="18">
         <v>715350</v>
       </c>
-      <c r="F16" s="12" t="s">
+      <c r="F16" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="G16" s="12" t="s">
+      <c r="G16" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="H16" s="12" t="n">
+      <c r="H16" s="16">
         <v>100.61</v>
       </c>
     </row>
-    <row r="17" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A17" s="19" t="n">
+    <row r="17" spans="1:8">
+      <c r="A17" s="23">
         <v>5</v>
       </c>
-      <c r="B17" s="19" t="s">
+      <c r="B17" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="C17" s="19" t="n">
+      <c r="C17" s="23">
         <v>3</v>
       </c>
-      <c r="D17" s="16" t="n">
+      <c r="D17" s="20">
         <v>9100191</v>
       </c>
-      <c r="E17" s="18" t="n">
+      <c r="E17" s="22">
         <v>700759</v>
       </c>
-      <c r="F17" s="19" t="s">
+      <c r="F17" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="G17" s="19" t="s">
+      <c r="G17" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H17" s="19" t="n">
+      <c r="H17" s="23">
         <v>152.33</v>
       </c>
     </row>
-    <row r="18" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D18" s="16" t="n">
+    <row r="18" spans="1:8">
+      <c r="A18" s="23"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="20">
         <v>9100191</v>
       </c>
-      <c r="E18" s="18" t="n">
+      <c r="E18" s="22">
         <v>717644</v>
       </c>
-      <c r="F18" s="18" t="s">
+      <c r="F18" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="G18" s="18" t="s">
+      <c r="G18" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="H18" s="19" t="n">
+      <c r="H18" s="23">
         <v>108.08</v>
       </c>
     </row>
-    <row r="19" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D19" s="16" t="n">
+    <row r="19" spans="1:8">
+      <c r="A19" s="23"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="20">
         <v>9100191</v>
       </c>
-      <c r="E19" s="18" t="n">
+      <c r="E19" s="22">
         <v>726529</v>
       </c>
-      <c r="F19" s="18" t="s">
+      <c r="F19" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="G19" s="18" t="s">
+      <c r="G19" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="H19" s="19" t="n">
+      <c r="H19" s="23">
         <v>111.1</v>
       </c>
     </row>
-    <row r="20" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A20" s="20" t="n">
+    <row r="20" spans="1:8">
+      <c r="A20" s="24">
         <v>6</v>
       </c>
-      <c r="B20" s="21" t="s">
+      <c r="B20" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="21" t="n">
+      <c r="C20" s="25">
         <v>1</v>
       </c>
-      <c r="D20" s="16" t="n">
+      <c r="D20" s="20">
         <v>9100255</v>
       </c>
-      <c r="E20" s="18" t="n">
+      <c r="E20" s="22">
         <v>726361</v>
       </c>
-      <c r="F20" s="19" t="s">
+      <c r="F20" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="G20" s="19" t="s">
+      <c r="G20" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="H20" s="19" t="n">
-        <v>116.48</v>
+      <c r="H20" s="23">
+        <v>117.48</v>
       </c>
     </row>
-    <row r="21" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A21" s="12" t="n">
+    <row r="21" customHeight="1" spans="1:8">
+      <c r="A21" s="16">
         <v>7</v>
       </c>
-      <c r="B21" s="13" t="s">
+      <c r="B21" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="C21" s="13" t="n">
+      <c r="C21" s="17">
         <v>5</v>
       </c>
-      <c r="D21" s="16" t="n">
+      <c r="D21" s="20">
         <v>9100262</v>
       </c>
-      <c r="E21" s="18" t="n">
+      <c r="E21" s="22">
         <v>621406</v>
       </c>
-      <c r="F21" s="18" t="s">
+      <c r="F21" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="G21" s="18" t="s">
+      <c r="G21" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="H21" s="19" t="n">
+      <c r="H21" s="23">
         <v>145.68</v>
       </c>
     </row>
-    <row r="22" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D22" s="16" t="n">
+    <row r="22" spans="1:8">
+      <c r="A22" s="16"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="20">
         <v>9100262</v>
       </c>
-      <c r="E22" s="18" t="n">
+      <c r="E22" s="22">
         <v>593165</v>
       </c>
-      <c r="F22" s="18" t="s">
+      <c r="F22" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="G22" s="18" t="s">
+      <c r="G22" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="H22" s="19" t="n">
+      <c r="H22" s="23">
         <v>139.96</v>
       </c>
     </row>
-    <row r="23" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D23" s="16" t="n">
+    <row r="23" spans="1:8">
+      <c r="A23" s="16"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="20">
         <v>9100262</v>
       </c>
-      <c r="E23" s="18" t="n">
+      <c r="E23" s="22">
         <v>715741</v>
       </c>
-      <c r="F23" s="18" t="s">
+      <c r="F23" s="22" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="18" t="s">
+      <c r="G23" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="H23" s="19" t="n">
-        <v>128.55</v>
+      <c r="H23" s="23">
+        <v>133.55</v>
       </c>
     </row>
-    <row r="24" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D24" s="16" t="n">
+    <row r="24" spans="1:8">
+      <c r="A24" s="16"/>
+      <c r="B24" s="17"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="20">
         <v>9100262</v>
       </c>
-      <c r="E24" s="22" t="n">
+      <c r="E24" s="26">
         <v>718336</v>
       </c>
-      <c r="F24" s="23" t="s">
+      <c r="F24" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="G24" s="23" t="s">
+      <c r="G24" s="27" t="s">
         <v>54</v>
       </c>
-      <c r="H24" s="24" t="n">
+      <c r="H24" s="28">
         <v>107.63</v>
       </c>
     </row>
-    <row r="25" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D25" s="16" t="n">
+    <row r="25" spans="1:8">
+      <c r="A25" s="16"/>
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="20">
         <v>9100262</v>
       </c>
-      <c r="E25" s="25" t="n">
+      <c r="E25" s="29">
         <v>716332</v>
       </c>
-      <c r="F25" s="25" t="s">
+      <c r="F25" s="29" t="s">
         <v>55</v>
       </c>
-      <c r="G25" s="25" t="s">
+      <c r="G25" s="29" t="s">
         <v>56</v>
       </c>
-      <c r="H25" s="24" t="n">
+      <c r="H25" s="28">
         <v>117.19</v>
       </c>
     </row>
-    <row r="26" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A26" s="12" t="n">
+    <row r="26" spans="1:8">
+      <c r="A26" s="16">
         <v>8</v>
       </c>
-      <c r="B26" s="13" t="s">
+      <c r="B26" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="C26" s="13" t="n">
+      <c r="C26" s="17">
         <v>1</v>
       </c>
-      <c r="D26" s="16" t="n">
+      <c r="D26" s="20">
         <v>9100057</v>
       </c>
-      <c r="E26" s="26" t="n">
+      <c r="E26" s="30">
         <v>736939</v>
       </c>
-      <c r="F26" s="26" t="s">
+      <c r="F26" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="G26" s="26" t="s">
+      <c r="G26" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="H26" s="26" t="n">
+      <c r="H26" s="30">
         <v>39.1</v>
       </c>
     </row>
-    <row r="27" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A27" s="12" t="n">
+    <row r="27" customHeight="1" spans="1:8">
+      <c r="A27" s="16">
         <v>9</v>
       </c>
-      <c r="B27" s="13" t="s">
+      <c r="B27" s="17" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="13" t="n">
+      <c r="C27" s="17">
         <v>3</v>
       </c>
-      <c r="D27" s="16" t="n">
+      <c r="D27" s="20">
         <v>9100120</v>
       </c>
-      <c r="E27" s="18" t="n">
+      <c r="E27" s="22">
         <v>725801</v>
       </c>
-      <c r="F27" s="19" t="s">
+      <c r="F27" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="G27" s="19" t="s">
+      <c r="G27" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="H27" s="18" t="n">
+      <c r="H27" s="22">
         <v>103.66</v>
       </c>
     </row>
-    <row r="28" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D28" s="16" t="n">
+    <row r="28" spans="1:8">
+      <c r="A28" s="16"/>
+      <c r="B28" s="17"/>
+      <c r="C28" s="17"/>
+      <c r="D28" s="20">
         <v>9100120</v>
       </c>
-      <c r="E28" s="18" t="n">
+      <c r="E28" s="22">
         <v>728486</v>
       </c>
-      <c r="F28" s="19" t="s">
+      <c r="F28" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="G28" s="19" t="s">
+      <c r="G28" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="H28" s="18" t="n">
+      <c r="H28" s="22">
         <v>84.01</v>
       </c>
     </row>
-    <row r="29" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D29" s="16" t="n">
+    <row r="29" spans="1:8">
+      <c r="A29" s="16"/>
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="20">
         <v>9100120</v>
       </c>
-      <c r="E29" s="18" t="n">
+      <c r="E29" s="22">
         <v>732262</v>
       </c>
-      <c r="F29" s="19" t="s">
+      <c r="F29" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="G29" s="19" t="s">
+      <c r="G29" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="H29" s="18" t="n">
+      <c r="H29" s="22">
         <v>58.36</v>
       </c>
     </row>
-    <row r="30" customFormat="false" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A30" s="12" t="n">
+    <row r="30" customHeight="1" spans="1:8">
+      <c r="A30" s="16">
         <v>10</v>
       </c>
-      <c r="B30" s="13" t="s">
+      <c r="B30" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="C30" s="13" t="n">
+      <c r="C30" s="17">
         <v>2</v>
       </c>
-      <c r="D30" s="16" t="n">
+      <c r="D30" s="20">
         <v>9100064</v>
       </c>
-      <c r="E30" s="18" t="n">
+      <c r="E30" s="22">
         <v>726769</v>
       </c>
-      <c r="F30" s="19" t="s">
+      <c r="F30" s="23" t="s">
         <v>67</v>
       </c>
-      <c r="G30" s="19" t="s">
+      <c r="G30" s="23" t="s">
         <v>68</v>
       </c>
-      <c r="H30" s="19" t="n">
+      <c r="H30" s="23">
         <v>124.7</v>
       </c>
     </row>
-    <row r="31" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D31" s="16" t="n">
+    <row r="31" spans="1:8">
+      <c r="A31" s="16"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="17"/>
+      <c r="D31" s="20">
         <v>9100064</v>
       </c>
-      <c r="E31" s="18" t="n">
-[...2 lines deleted...]
-      <c r="F31" s="19" t="s">
+      <c r="E31" s="31">
+        <v>573804</v>
+      </c>
+      <c r="F31" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="G31" s="19" t="s">
+      <c r="G31" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="H31" s="19" t="n">
-        <v>193.43</v>
+      <c r="H31" s="23">
+        <v>348.45</v>
       </c>
     </row>
-    <row r="32" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A32" s="12" t="n">
+    <row r="32" spans="1:8">
+      <c r="A32" s="16">
         <v>11</v>
       </c>
-      <c r="B32" s="13" t="s">
+      <c r="B32" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="C32" s="13" t="n">
+      <c r="C32" s="17">
         <v>1</v>
       </c>
-      <c r="D32" s="16" t="n">
+      <c r="D32" s="20">
         <v>9100089</v>
       </c>
-      <c r="E32" s="13" t="n">
+      <c r="E32" s="17">
         <v>621294</v>
       </c>
-      <c r="F32" s="12" t="s">
+      <c r="F32" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="G32" s="12" t="s">
+      <c r="G32" s="16" t="s">
         <v>73</v>
       </c>
-      <c r="H32" s="12" t="n">
+      <c r="H32" s="16">
         <v>126.01</v>
       </c>
     </row>
-    <row r="33" s="27" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A33" s="12" t="n">
+    <row r="33" s="3" customFormat="1" customHeight="1" spans="1:929">
+      <c r="A33" s="16">
         <v>12</v>
       </c>
-      <c r="B33" s="13" t="s">
+      <c r="B33" s="17" t="s">
         <v>74</v>
       </c>
-      <c r="C33" s="14" t="n">
+      <c r="C33" s="18">
         <v>3</v>
       </c>
-      <c r="D33" s="16" t="n">
+      <c r="D33" s="20">
         <v>9100130</v>
       </c>
-      <c r="E33" s="13" t="n">
+      <c r="E33" s="17">
         <v>587893</v>
       </c>
-      <c r="F33" s="13" t="s">
+      <c r="F33" s="17" t="s">
         <v>75</v>
       </c>
-      <c r="G33" s="13" t="s">
+      <c r="G33" s="17" t="s">
         <v>76</v>
       </c>
-      <c r="H33" s="24" t="n">
+      <c r="H33" s="28">
         <v>202.72</v>
       </c>
-      <c r="AIS33" s="1"/>
+      <c r="AIS33" s="8"/>
     </row>
-    <row r="34" s="27" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D34" s="16" t="n">
+    <row r="34" s="3" customFormat="1" spans="1:929">
+      <c r="A34" s="16"/>
+      <c r="B34" s="17"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="20">
         <v>9100130</v>
       </c>
-      <c r="E34" s="13" t="n">
+      <c r="E34" s="17">
         <v>618346</v>
       </c>
-      <c r="F34" s="13" t="s">
+      <c r="F34" s="17" t="s">
         <v>77</v>
       </c>
-      <c r="G34" s="13" t="s">
+      <c r="G34" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="H34" s="24" t="n">
+      <c r="H34" s="28">
         <v>166.66</v>
       </c>
-      <c r="AIS34" s="1"/>
+      <c r="AIS34" s="8"/>
     </row>
-    <row r="35" s="27" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D35" s="16" t="n">
+    <row r="35" s="3" customFormat="1" spans="1:929">
+      <c r="A35" s="16"/>
+      <c r="B35" s="17"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="20">
         <v>9100130</v>
       </c>
-      <c r="E35" s="13" t="n">
+      <c r="E35" s="17">
         <v>614392</v>
       </c>
-      <c r="F35" s="13" t="s">
+      <c r="F35" s="17" t="s">
         <v>78</v>
       </c>
-      <c r="G35" s="13" t="s">
+      <c r="G35" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="H35" s="24" t="n">
+      <c r="H35" s="28">
         <v>162.18</v>
       </c>
-      <c r="AIS35" s="1"/>
+      <c r="AIS35" s="8"/>
     </row>
-    <row r="36" s="27" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A36" s="12" t="n">
+    <row r="36" s="3" customFormat="1" customHeight="1" spans="1:929">
+      <c r="A36" s="16">
         <v>13</v>
       </c>
-      <c r="B36" s="13" t="s">
+      <c r="B36" s="17" t="s">
         <v>79</v>
       </c>
-      <c r="C36" s="13" t="n">
+      <c r="C36" s="17">
         <v>3</v>
       </c>
-      <c r="D36" s="13" t="n">
+      <c r="D36" s="17">
         <v>9100071</v>
       </c>
-      <c r="E36" s="14" t="n">
+      <c r="E36" s="18">
         <v>602694</v>
       </c>
-      <c r="F36" s="24" t="s">
+      <c r="F36" s="28" t="s">
         <v>80</v>
       </c>
-      <c r="G36" s="28" t="s">
+      <c r="G36" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="H36" s="12" t="n">
+      <c r="H36" s="16">
         <v>179.71</v>
       </c>
-      <c r="AIS36" s="1"/>
+      <c r="AIS36" s="8"/>
     </row>
-    <row r="37" s="27" customFormat="true" ht="23.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D37" s="13" t="n">
+    <row r="37" s="3" customFormat="1" ht="30" spans="1:929">
+      <c r="A37" s="16"/>
+      <c r="B37" s="17"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17">
         <v>9100071</v>
       </c>
-      <c r="E37" s="14" t="n">
+      <c r="E37" s="18">
         <v>732497</v>
       </c>
-      <c r="F37" s="24" t="s">
+      <c r="F37" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="G37" s="28" t="s">
+      <c r="G37" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="H37" s="12" t="n">
+      <c r="H37" s="16">
         <v>101.53</v>
       </c>
-      <c r="AIS37" s="1"/>
+      <c r="AIS37" s="8"/>
     </row>
-    <row r="38" s="27" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D38" s="13" t="n">
+    <row r="38" s="3" customFormat="1" spans="1:929">
+      <c r="A38" s="16"/>
+      <c r="B38" s="17"/>
+      <c r="C38" s="17"/>
+      <c r="D38" s="17">
         <v>9100071</v>
       </c>
-      <c r="E38" s="14" t="n">
+      <c r="E38" s="18">
         <v>727136</v>
       </c>
-      <c r="F38" s="14" t="s">
+      <c r="F38" s="18" t="s">
         <v>83</v>
       </c>
-      <c r="G38" s="14" t="s">
+      <c r="G38" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="H38" s="12" t="n">
+      <c r="H38" s="16">
         <v>80.48</v>
       </c>
-      <c r="AIS38" s="1"/>
+      <c r="AIS38" s="8"/>
     </row>
-    <row r="39" s="27" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A39" s="24" t="n">
+    <row r="39" s="3" customFormat="1" customHeight="1" spans="1:929">
+      <c r="A39" s="28">
         <v>14</v>
       </c>
-      <c r="B39" s="13" t="s">
+      <c r="B39" s="17" t="s">
         <v>85</v>
       </c>
-      <c r="C39" s="13" t="n">
+      <c r="C39" s="17">
         <v>3</v>
       </c>
-      <c r="D39" s="13" t="n">
+      <c r="D39" s="17">
         <v>9100077</v>
       </c>
-      <c r="E39" s="14" t="n">
+      <c r="E39" s="18">
         <v>728475</v>
       </c>
-      <c r="F39" s="13" t="s">
+      <c r="F39" s="17" t="s">
         <v>86</v>
       </c>
-      <c r="G39" s="13" t="s">
+      <c r="G39" s="17" t="s">
         <v>87</v>
       </c>
-      <c r="H39" s="12" t="n">
+      <c r="H39" s="16">
         <v>82.34</v>
       </c>
-      <c r="AIS39" s="1"/>
+      <c r="AIS39" s="8"/>
     </row>
-    <row r="40" s="27" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D40" s="13" t="n">
+    <row r="40" s="3" customFormat="1" spans="1:929">
+      <c r="A40" s="28"/>
+      <c r="B40" s="17"/>
+      <c r="C40" s="17"/>
+      <c r="D40" s="17">
         <v>9100077</v>
       </c>
-      <c r="E40" s="14" t="n">
+      <c r="E40" s="18">
         <v>727751</v>
       </c>
-      <c r="F40" s="14" t="s">
+      <c r="F40" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="G40" s="14" t="s">
+      <c r="G40" s="18" t="s">
         <v>89</v>
       </c>
-      <c r="H40" s="12" t="n">
+      <c r="H40" s="16">
         <v>71.58</v>
       </c>
-      <c r="AIS40" s="1"/>
+      <c r="AIS40" s="8"/>
     </row>
-    <row r="41" s="27" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...3 lines deleted...]
-      <c r="D41" s="13" t="n">
+    <row r="41" s="3" customFormat="1" spans="1:929">
+      <c r="A41" s="28"/>
+      <c r="B41" s="17"/>
+      <c r="C41" s="17"/>
+      <c r="D41" s="17">
         <v>9100077</v>
       </c>
-      <c r="E41" s="14" t="n">
+      <c r="E41" s="18">
         <v>726700</v>
       </c>
-      <c r="F41" s="14" t="s">
+      <c r="F41" s="18" t="s">
         <v>90</v>
       </c>
-      <c r="G41" s="14" t="s">
+      <c r="G41" s="18" t="s">
         <v>91</v>
       </c>
-      <c r="H41" s="12" t="n">
+      <c r="H41" s="16">
         <v>70.22</v>
       </c>
-      <c r="AIS41" s="1"/>
+      <c r="AIS41" s="8"/>
     </row>
-    <row r="42" s="27" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A42" s="29" t="n">
+    <row r="42" s="3" customFormat="1" spans="1:929">
+      <c r="A42" s="33">
         <v>15</v>
       </c>
-      <c r="B42" s="13" t="s">
+      <c r="B42" s="17" t="s">
         <v>92</v>
       </c>
-      <c r="C42" s="13" t="n">
+      <c r="C42" s="17">
         <v>1</v>
       </c>
-      <c r="D42" s="13" t="n">
+      <c r="D42" s="17">
         <v>9100079</v>
       </c>
-      <c r="E42" s="13" t="n">
+      <c r="E42" s="17">
         <v>731684</v>
       </c>
-      <c r="F42" s="13" t="s">
+      <c r="F42" s="17" t="s">
         <v>93</v>
       </c>
-      <c r="G42" s="13" t="s">
+      <c r="G42" s="17" t="s">
         <v>94</v>
       </c>
-      <c r="H42" s="24" t="n">
+      <c r="H42" s="28">
         <v>75.47</v>
       </c>
-      <c r="AIS42" s="1"/>
+      <c r="AIS42" s="8"/>
     </row>
-    <row r="43" s="27" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A43" s="24" t="n">
+    <row r="43" s="3" customFormat="1" customHeight="1" spans="1:929">
+      <c r="A43" s="28">
         <v>16</v>
       </c>
-      <c r="B43" s="13" t="s">
+      <c r="B43" s="17" t="s">
         <v>95</v>
       </c>
-      <c r="C43" s="13" t="n">
+      <c r="C43" s="17">
         <v>2</v>
       </c>
-      <c r="D43" s="16" t="n">
+      <c r="D43" s="20">
         <v>9100084</v>
       </c>
-      <c r="E43" s="30" t="n">
+      <c r="E43" s="18">
         <v>614123</v>
       </c>
-      <c r="F43" s="30" t="s">
+      <c r="F43" s="18" t="s">
         <v>96</v>
       </c>
-      <c r="G43" s="30" t="s">
+      <c r="G43" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="H43" s="16">
+        <v>138.84</v>
+      </c>
+      <c r="AIS43" s="8"/>
+    </row>
+    <row r="44" s="3" customFormat="1" spans="1:929">
+      <c r="A44" s="28"/>
+      <c r="B44" s="17"/>
+      <c r="C44" s="17"/>
+      <c r="D44" s="20">
+        <v>9100084</v>
+      </c>
+      <c r="E44" s="17">
+        <v>716062</v>
+      </c>
+      <c r="F44" s="17" t="s">
         <v>97</v>
       </c>
-      <c r="H43" s="31" t="n">
-[...2 lines deleted...]
-      <c r="AIS43" s="1"/>
+      <c r="G44" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="H44" s="28">
+        <v>156.61</v>
+      </c>
+      <c r="AIS44" s="8"/>
     </row>
-    <row r="44" s="27" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...12 lines deleted...]
-      <c r="G44" s="13" t="s">
+    <row r="45" s="3" customFormat="1" customHeight="1" spans="1:929">
+      <c r="A45" s="28">
+        <v>17</v>
+      </c>
+      <c r="B45" s="17" t="s">
         <v>99</v>
       </c>
-      <c r="H44" s="24" t="n">
-[...2 lines deleted...]
-      <c r="AIS44" s="1"/>
+      <c r="C45" s="17">
+        <v>2</v>
+      </c>
+      <c r="D45" s="18">
+        <v>9100140</v>
+      </c>
+      <c r="E45" s="16">
+        <v>732167</v>
+      </c>
+      <c r="F45" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="G45" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="H45" s="20">
+        <v>56.55</v>
+      </c>
+      <c r="AIS45" s="8"/>
     </row>
-    <row r="45" s="27" customFormat="true" ht="15" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-[...6 lines deleted...]
-      <c r="C45" s="13" t="n">
+    <row r="46" s="3" customFormat="1" spans="1:929">
+      <c r="A46" s="28"/>
+      <c r="B46" s="17"/>
+      <c r="C46" s="17"/>
+      <c r="D46" s="18">
+        <v>9100140</v>
+      </c>
+      <c r="E46" s="16">
+        <v>732106</v>
+      </c>
+      <c r="F46" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="G46" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="H46" s="20">
+        <v>56.92</v>
+      </c>
+      <c r="AIS46" s="8"/>
+    </row>
+    <row r="47" s="3" customFormat="1" spans="1:929">
+      <c r="A47" s="33">
+        <v>18</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="C47" s="17">
+        <v>1</v>
+      </c>
+      <c r="D47" s="20">
+        <v>9100137</v>
+      </c>
+      <c r="E47" s="17">
+        <v>732190</v>
+      </c>
+      <c r="F47" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="G47" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="H47" s="28">
+        <v>42.22</v>
+      </c>
+      <c r="AIS47" s="8"/>
+    </row>
+    <row r="48" ht="15.75" spans="1:929">
+      <c r="A48" s="34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="34"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+    </row>
+    <row r="49" spans="1:929">
+      <c r="A49" s="35">
+        <v>1</v>
+      </c>
+      <c r="B49" s="35" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" s="35">
+        <v>1</v>
+      </c>
+      <c r="D49" s="36">
+        <v>9100011</v>
+      </c>
+      <c r="E49" s="37">
+        <v>728346</v>
+      </c>
+      <c r="F49" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="G49" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="H49" s="16">
+        <v>49.53</v>
+      </c>
+    </row>
+    <row r="50" ht="15.75" spans="1:929">
+      <c r="A50" s="38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="38"/>
+      <c r="C50" s="38"/>
+      <c r="D50" s="38"/>
+      <c r="E50" s="38"/>
+      <c r="F50" s="38"/>
+      <c r="G50" s="38"/>
+      <c r="H50" s="38"/>
+    </row>
+    <row r="51" s="4" customFormat="1" spans="1:929">
+      <c r="A51" s="39">
+        <v>1</v>
+      </c>
+      <c r="B51" s="39" t="s">
+        <v>111</v>
+      </c>
+      <c r="C51" s="39">
         <v>2</v>
       </c>
-      <c r="D45" s="14" t="n">
-[...14 lines deleted...]
-      <c r="AIS45" s="1"/>
+      <c r="D51" s="18">
+        <v>9100160</v>
+      </c>
+      <c r="E51" s="22">
+        <v>731760</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="G51" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="H51" s="23">
+        <v>95.54</v>
+      </c>
+      <c r="AIS51" s="8"/>
     </row>
-    <row r="46" s="27" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...18 lines deleted...]
-      <c r="AIS46" s="1"/>
+    <row r="52" s="4" customFormat="1" spans="1:929">
+      <c r="A52" s="39"/>
+      <c r="B52" s="39"/>
+      <c r="C52" s="39"/>
+      <c r="D52" s="18">
+        <v>9100160</v>
+      </c>
+      <c r="E52" s="22">
+        <v>746407</v>
+      </c>
+      <c r="F52" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="G52" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="H52" s="23">
+        <v>54.65</v>
+      </c>
+      <c r="AIS52" s="8"/>
     </row>
-    <row r="47" s="27" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...6 lines deleted...]
-      <c r="C47" s="13" t="n">
+    <row r="53" spans="1:929">
+      <c r="A53" s="40"/>
+      <c r="B53" s="40"/>
+      <c r="C53" s="40"/>
+      <c r="D53" s="40"/>
+      <c r="E53" s="40"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
+    </row>
+    <row r="54" ht="19.5" spans="1:929">
+      <c r="A54" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B54" s="42"/>
+      <c r="C54" s="42"/>
+      <c r="D54" s="42"/>
+      <c r="E54" s="42"/>
+      <c r="F54" s="42"/>
+      <c r="G54" s="42"/>
+      <c r="H54" s="42"/>
+    </row>
+    <row r="55" s="1" customFormat="1" ht="50.3" customHeight="1" spans="1:929">
+      <c r="A55" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="D55" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="E55" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="F55" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="G55" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="AIO55" s="7"/>
+      <c r="AIP55" s="7"/>
+      <c r="AIQ55" s="7"/>
+      <c r="AIR55" s="7"/>
+      <c r="AIS55" s="8"/>
+    </row>
+    <row r="56" s="5" customFormat="1" ht="15.75" spans="1:929">
+      <c r="A56" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B56" s="45"/>
+      <c r="C56" s="45"/>
+      <c r="D56" s="45"/>
+      <c r="E56" s="45"/>
+      <c r="F56" s="45"/>
+      <c r="G56" s="45"/>
+      <c r="H56" s="46"/>
+      <c r="AIS56" s="8"/>
+    </row>
+    <row r="57" s="5" customFormat="1" spans="1:929">
+      <c r="A57" s="35">
         <v>1</v>
       </c>
-      <c r="D47" s="16" t="n">
-[...8 lines deleted...]
-      <c r="G47" s="13" t="s">
+      <c r="B57" s="47" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="47">
+        <v>1</v>
+      </c>
+      <c r="D57" s="48">
+        <v>9100041</v>
+      </c>
+      <c r="E57" s="16">
+        <v>608624</v>
+      </c>
+      <c r="F57" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="G57" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="H57" s="16">
+        <v>165.99</v>
+      </c>
+      <c r="AIS57" s="8"/>
+    </row>
+    <row r="58" s="5" customFormat="1" spans="1:929">
+      <c r="A58" s="35">
+        <v>2</v>
+      </c>
+      <c r="B58" s="49" t="s">
+        <v>119</v>
+      </c>
+      <c r="C58" s="49">
+        <v>1</v>
+      </c>
+      <c r="D58" s="20">
+        <v>9100114</v>
+      </c>
+      <c r="E58" s="30">
+        <v>588103</v>
+      </c>
+      <c r="F58" s="50" t="s">
+        <v>120</v>
+      </c>
+      <c r="G58" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="H58" s="16">
+        <v>198.7</v>
+      </c>
+      <c r="AIS58" s="8"/>
+    </row>
+    <row r="59" s="5" customFormat="1" spans="1:929">
+      <c r="A59" s="35">
+        <v>3</v>
+      </c>
+      <c r="B59" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="C59" s="47">
+        <v>1</v>
+      </c>
+      <c r="D59" s="20">
+        <v>9100119</v>
+      </c>
+      <c r="E59" s="17">
+        <v>714551</v>
+      </c>
+      <c r="F59" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="G59" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="H59" s="16">
+        <v>136.89</v>
+      </c>
+      <c r="AIS59" s="8"/>
+    </row>
+    <row r="60" s="5" customFormat="1" spans="1:929">
+      <c r="A60" s="35">
+        <v>4</v>
+      </c>
+      <c r="B60" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="C60" s="47">
+        <v>1</v>
+      </c>
+      <c r="D60" s="48">
+        <v>9100063</v>
+      </c>
+      <c r="E60" s="30">
+        <v>714865</v>
+      </c>
+      <c r="F60" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="G60" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="H60" s="16">
+        <v>116.97</v>
+      </c>
+      <c r="AIS60" s="8"/>
+    </row>
+    <row r="61" s="5" customFormat="1" spans="1:929">
+      <c r="A61" s="35">
+        <v>5</v>
+      </c>
+      <c r="B61" s="47" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="47">
+        <v>1</v>
+      </c>
+      <c r="D61" s="20">
+        <v>9100279</v>
+      </c>
+      <c r="E61" s="51">
+        <v>725098</v>
+      </c>
+      <c r="F61" s="30" t="s">
+        <v>129</v>
+      </c>
+      <c r="G61" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="H61" s="16">
+        <v>83.54</v>
+      </c>
+      <c r="AIS61" s="8"/>
+    </row>
+    <row r="62" ht="15.75" spans="1:929">
+      <c r="A62" s="45" t="s">
         <v>106</v>
       </c>
-      <c r="H47" s="24" t="n">
-[...2 lines deleted...]
-      <c r="AIS47" s="1"/>
+      <c r="B62" s="45"/>
+      <c r="C62" s="45"/>
+      <c r="D62" s="45"/>
+      <c r="E62" s="45"/>
+      <c r="F62" s="45"/>
+      <c r="G62" s="45"/>
+      <c r="H62" s="46"/>
     </row>
-    <row r="48" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...9 lines deleted...]
-      <c r="H48" s="32"/>
+    <row r="63" s="5" customFormat="1" spans="1:929">
+      <c r="A63" s="47">
+        <v>1</v>
+      </c>
+      <c r="B63" s="47" t="s">
+        <v>130</v>
+      </c>
+      <c r="C63" s="47">
+        <v>1</v>
+      </c>
+      <c r="D63" s="18">
+        <v>9520575</v>
+      </c>
+      <c r="E63" s="30">
+        <v>589797</v>
+      </c>
+      <c r="F63" s="16" t="s">
+        <v>131</v>
+      </c>
+      <c r="G63" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="H63" s="16">
+        <v>290.82</v>
+      </c>
+      <c r="AIS63" s="8"/>
     </row>
-    <row r="49" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A49" s="33" t="n">
+    <row r="64" s="5" customFormat="1" spans="1:929">
+      <c r="A64" s="47">
+        <v>2</v>
+      </c>
+      <c r="B64" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="C64" s="47">
         <v>1</v>
       </c>
-      <c r="B49" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="33" t="n">
+      <c r="D64" s="18">
+        <v>9100024</v>
+      </c>
+      <c r="E64" s="16">
+        <v>745582</v>
+      </c>
+      <c r="F64" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="G64" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="H64" s="16">
+        <v>70.65</v>
+      </c>
+      <c r="AIS64" s="8"/>
+    </row>
+    <row r="65" ht="15.75" spans="1:954">
+      <c r="A65" s="45" t="s">
+        <v>136</v>
+      </c>
+      <c r="B65" s="45"/>
+      <c r="C65" s="45"/>
+      <c r="D65" s="45"/>
+      <c r="E65" s="45"/>
+      <c r="F65" s="45"/>
+      <c r="G65" s="45"/>
+      <c r="H65" s="46"/>
+    </row>
+    <row r="66" s="5" customFormat="1" spans="1:954">
+      <c r="A66" s="47">
         <v>1</v>
       </c>
-      <c r="D49" s="34" t="n">
-[...13 lines deleted...]
-      </c>
+      <c r="B66" s="47" t="s">
+        <v>137</v>
+      </c>
+      <c r="C66" s="17">
+        <v>1</v>
+      </c>
+      <c r="D66" s="20">
+        <v>9100091</v>
+      </c>
+      <c r="E66" s="30">
+        <v>745349</v>
+      </c>
+      <c r="F66" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="G66" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="H66" s="30">
+        <v>65.77</v>
+      </c>
+      <c r="AIS66" s="8"/>
     </row>
-    <row r="50" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...9 lines deleted...]
-      <c r="H50" s="36"/>
+    <row r="67" s="5" customFormat="1" spans="1:954">
+      <c r="A67" s="47">
+        <v>2</v>
+      </c>
+      <c r="B67" s="47" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="17">
+        <v>1</v>
+      </c>
+      <c r="D67" s="20">
+        <v>9100183</v>
+      </c>
+      <c r="E67" s="22">
+        <v>622568</v>
+      </c>
+      <c r="F67" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="G67" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="H67" s="28">
+        <v>229.63</v>
+      </c>
+      <c r="AIS67" s="8"/>
     </row>
-    <row r="51" s="38" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...384 lines deleted...]
-      <c r="D68" s="39"/>
+    <row r="68" spans="1:954">
+      <c r="A68" s="40"/>
+      <c r="B68" s="40"/>
+      <c r="C68" s="40"/>
+      <c r="D68" s="40"/>
       <c r="E68" s="52"/>
       <c r="F68" s="53"/>
       <c r="G68" s="53"/>
       <c r="H68" s="53"/>
     </row>
-    <row r="69" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+    <row r="69" ht="19.5" spans="1:954">
       <c r="A69" s="54" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B69" s="54"/>
       <c r="C69" s="54"/>
       <c r="D69" s="54"/>
       <c r="E69" s="54"/>
       <c r="F69" s="54"/>
       <c r="G69" s="54"/>
       <c r="H69" s="54"/>
     </row>
-    <row r="70" s="57" customFormat="true" ht="45.1" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A70" s="12" t="s">
+    <row r="70" s="6" customFormat="1" ht="45.1" customHeight="1" spans="1:954">
+      <c r="A70" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="55" t="s">
         <v>3</v>
       </c>
       <c r="C70" s="55" t="s">
         <v>4</v>
       </c>
       <c r="D70" s="55" t="s">
         <v>5</v>
       </c>
       <c r="E70" s="55" t="s">
         <v>6</v>
       </c>
       <c r="F70" s="56" t="s">
         <v>7</v>
       </c>
       <c r="G70" s="56" t="s">
         <v>8</v>
       </c>
       <c r="H70" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="AIS70" s="11"/>
-[...24 lines deleted...]
-      <c r="AJR70" s="58"/>
+      <c r="AIS70" s="2"/>
+      <c r="AIT70" s="2"/>
+      <c r="AIU70" s="2"/>
+      <c r="AIV70" s="2"/>
+      <c r="AIW70" s="2"/>
+      <c r="AIX70" s="2"/>
+      <c r="AIY70" s="2"/>
+      <c r="AIZ70" s="2"/>
+      <c r="AJA70" s="2"/>
+      <c r="AJB70" s="2"/>
+      <c r="AJC70" s="2"/>
+      <c r="AJD70" s="2"/>
+      <c r="AJE70" s="2"/>
+      <c r="AJF70" s="2"/>
+      <c r="AJG70" s="2"/>
+      <c r="AJH70" s="2"/>
+      <c r="AJI70" s="2"/>
+      <c r="AJJ70" s="2"/>
+      <c r="AJK70" s="2"/>
+      <c r="AJL70" s="2"/>
+      <c r="AJM70" s="2"/>
+      <c r="AJN70" s="2"/>
+      <c r="AJO70" s="2"/>
+      <c r="AJP70" s="2"/>
+      <c r="AJQ70" s="2"/>
+      <c r="AJR70" s="2"/>
     </row>
-    <row r="71" s="38" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A71" s="59" t="s">
+    <row r="71" s="4" customFormat="1" ht="15.75" spans="1:954">
+      <c r="A71" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="B71" s="59"/>
-[...6 lines deleted...]
-      <c r="AIS71" s="1"/>
+      <c r="B71" s="57"/>
+      <c r="C71" s="57"/>
+      <c r="D71" s="57"/>
+      <c r="E71" s="57"/>
+      <c r="F71" s="57"/>
+      <c r="G71" s="57"/>
+      <c r="H71" s="58"/>
+      <c r="AIS71" s="8"/>
     </row>
-    <row r="72" s="38" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A72" s="61" t="n">
+    <row r="72" s="4" customFormat="1" ht="15.75" spans="1:954">
+      <c r="A72" s="59">
         <v>1</v>
       </c>
-      <c r="B72" s="61" t="s">
+      <c r="B72" s="59" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="59">
+        <v>1</v>
+      </c>
+      <c r="D72" s="60">
+        <v>9100150</v>
+      </c>
+      <c r="E72" s="61">
+        <v>745053</v>
+      </c>
+      <c r="F72" s="28" t="s">
         <v>143</v>
       </c>
-      <c r="C72" s="61" t="n">
-[...8 lines deleted...]
-      <c r="F72" s="24" t="s">
+      <c r="G72" s="28" t="s">
         <v>144</v>
       </c>
-      <c r="G72" s="24" t="s">
-[...2 lines deleted...]
-      <c r="H72" s="64" t="n">
+      <c r="H72" s="62">
         <v>31.61</v>
       </c>
-      <c r="AIS72" s="1"/>
+      <c r="AIS72" s="8"/>
     </row>
-    <row r="73" s="38" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...4 lines deleted...]
-      <c r="E73" s="66"/>
+    <row r="73" s="4" customFormat="1" ht="15.75" spans="1:954">
+      <c r="A73" s="41"/>
+      <c r="B73" s="41"/>
+      <c r="C73" s="41"/>
+      <c r="D73" s="63"/>
+      <c r="E73" s="64"/>
       <c r="F73" s="53"/>
       <c r="G73" s="53"/>
       <c r="H73" s="53"/>
-      <c r="AIS73" s="1"/>
+      <c r="AIS73" s="8"/>
     </row>
-    <row r="74" s="38" customFormat="true" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A74" s="67" t="s">
+    <row r="74" s="4" customFormat="1" ht="19.5" spans="1:954">
+      <c r="A74" s="65" t="s">
+        <v>145</v>
+      </c>
+      <c r="B74" s="65"/>
+      <c r="C74" s="65"/>
+      <c r="D74" s="65"/>
+      <c r="E74" s="65"/>
+      <c r="F74" s="65"/>
+      <c r="G74" s="65"/>
+      <c r="H74" s="46"/>
+      <c r="AIS74" s="8"/>
+    </row>
+    <row r="75" s="7" customFormat="1" ht="49.45" customHeight="1" spans="1:954">
+      <c r="A75" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="C75" s="66" t="s">
+        <v>4</v>
+      </c>
+      <c r="D75" s="66" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="66" t="s">
+        <v>6</v>
+      </c>
+      <c r="F75" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="G75" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="AIS75" s="8"/>
+    </row>
+    <row r="76" s="7" customFormat="1" spans="1:954">
+      <c r="A76" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="B76" s="57"/>
+      <c r="C76" s="57"/>
+      <c r="D76" s="57"/>
+      <c r="E76" s="57"/>
+      <c r="F76" s="57"/>
+      <c r="G76" s="57"/>
+      <c r="H76" s="67"/>
+      <c r="AIS76" s="8"/>
+    </row>
+    <row r="77" s="7" customFormat="1" spans="1:954">
+      <c r="A77" s="39">
+        <v>1</v>
+      </c>
+      <c r="B77" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C77" s="39">
+        <v>1</v>
+      </c>
+      <c r="D77" s="20">
+        <v>9100112</v>
+      </c>
+      <c r="E77" s="39">
+        <v>203026</v>
+      </c>
+      <c r="F77" s="39" t="s">
         <v>146</v>
       </c>
-      <c r="B74" s="67"/>
-[...6 lines deleted...]
-      <c r="AIS74" s="1"/>
+      <c r="G77" s="39" t="s">
+        <v>147</v>
+      </c>
+      <c r="H77" s="39">
+        <v>173.82</v>
+      </c>
+      <c r="AIS77" s="8"/>
     </row>
-    <row r="75" s="8" customFormat="true" ht="49.45" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A75" s="45" t="s">
+    <row r="78" spans="1:954">
+      <c r="A78" s="68"/>
+      <c r="B78" s="68"/>
+      <c r="C78" s="68"/>
+      <c r="D78" s="68"/>
+      <c r="E78" s="68"/>
+      <c r="F78" s="69"/>
+      <c r="G78" s="69"/>
+      <c r="H78" s="69"/>
+    </row>
+    <row r="79" ht="19.5" spans="1:954">
+      <c r="A79" s="70" t="s">
+        <v>148</v>
+      </c>
+      <c r="B79" s="70"/>
+      <c r="C79" s="70"/>
+      <c r="D79" s="70"/>
+      <c r="E79" s="70"/>
+      <c r="F79" s="70"/>
+      <c r="G79" s="70"/>
+      <c r="H79" s="70"/>
+      <c r="I79" s="71"/>
+      <c r="J79" s="71"/>
+      <c r="K79" s="71"/>
+      <c r="L79" s="71"/>
+      <c r="M79" s="71"/>
+      <c r="N79" s="71"/>
+      <c r="O79" s="71"/>
+      <c r="P79" s="71"/>
+      <c r="Q79" s="71"/>
+      <c r="R79" s="71"/>
+      <c r="S79" s="71"/>
+      <c r="T79" s="71"/>
+      <c r="U79" s="71"/>
+      <c r="V79" s="71"/>
+      <c r="W79" s="71"/>
+      <c r="X79" s="71"/>
+      <c r="Y79" s="71"/>
+      <c r="Z79" s="71"/>
+      <c r="AA79" s="71"/>
+      <c r="AB79" s="71"/>
+      <c r="AC79" s="71"/>
+      <c r="AD79" s="71"/>
+      <c r="AE79" s="71"/>
+      <c r="AF79" s="71"/>
+      <c r="AG79" s="71"/>
+      <c r="AH79" s="71"/>
+      <c r="AI79" s="71"/>
+      <c r="AJ79" s="71"/>
+      <c r="AK79" s="71"/>
+      <c r="AL79" s="71"/>
+      <c r="AM79" s="71"/>
+      <c r="AN79" s="71"/>
+      <c r="AO79" s="71"/>
+      <c r="AP79" s="71"/>
+      <c r="AQ79" s="71"/>
+      <c r="AR79" s="71"/>
+      <c r="AS79" s="71"/>
+      <c r="AT79" s="71"/>
+      <c r="AU79" s="71"/>
+      <c r="AV79" s="71"/>
+      <c r="AW79" s="71"/>
+      <c r="AX79" s="71"/>
+      <c r="AY79" s="71"/>
+      <c r="AZ79" s="71"/>
+      <c r="BA79" s="71"/>
+      <c r="BB79" s="71"/>
+      <c r="BC79" s="71"/>
+      <c r="BD79" s="71"/>
+      <c r="BE79" s="71"/>
+      <c r="BF79" s="71"/>
+      <c r="BG79" s="71"/>
+      <c r="BH79" s="71"/>
+      <c r="BI79" s="71"/>
+      <c r="BJ79" s="71"/>
+      <c r="BK79" s="71"/>
+      <c r="BL79" s="71"/>
+      <c r="BM79" s="71"/>
+      <c r="BN79" s="71"/>
+      <c r="BO79" s="71"/>
+      <c r="BP79" s="71"/>
+      <c r="BQ79" s="71"/>
+      <c r="BR79" s="71"/>
+      <c r="BS79" s="71"/>
+      <c r="BT79" s="71"/>
+      <c r="BU79" s="71"/>
+      <c r="BV79" s="71"/>
+      <c r="BW79" s="71"/>
+      <c r="BX79" s="71"/>
+      <c r="BY79" s="71"/>
+      <c r="BZ79" s="71"/>
+      <c r="CA79" s="71"/>
+      <c r="CB79" s="71"/>
+      <c r="CC79" s="71"/>
+      <c r="CD79" s="71"/>
+      <c r="CE79" s="71"/>
+      <c r="CF79" s="71"/>
+      <c r="CG79" s="71"/>
+      <c r="CH79" s="71"/>
+      <c r="CI79" s="71"/>
+      <c r="CJ79" s="71"/>
+      <c r="CK79" s="71"/>
+      <c r="CL79" s="71"/>
+      <c r="CM79" s="71"/>
+      <c r="CN79" s="71"/>
+      <c r="CO79" s="71"/>
+      <c r="CP79" s="71"/>
+      <c r="CQ79" s="71"/>
+      <c r="CR79" s="71"/>
+      <c r="CS79" s="71"/>
+      <c r="CT79" s="71"/>
+      <c r="CU79" s="71"/>
+      <c r="CV79" s="71"/>
+      <c r="CW79" s="71"/>
+      <c r="CX79" s="71"/>
+      <c r="CY79" s="71"/>
+      <c r="CZ79" s="71"/>
+      <c r="DA79" s="71"/>
+      <c r="DB79" s="71"/>
+      <c r="DC79" s="71"/>
+      <c r="DD79" s="71"/>
+      <c r="DE79" s="71"/>
+      <c r="DF79" s="71"/>
+      <c r="DG79" s="71"/>
+      <c r="DH79" s="71"/>
+      <c r="DI79" s="71"/>
+      <c r="DJ79" s="71"/>
+      <c r="DK79" s="71"/>
+      <c r="DL79" s="71"/>
+      <c r="DM79" s="71"/>
+      <c r="DN79" s="71"/>
+      <c r="DO79" s="71"/>
+      <c r="DP79" s="71"/>
+      <c r="DQ79" s="71"/>
+      <c r="DR79" s="71"/>
+      <c r="DS79" s="71"/>
+      <c r="DT79" s="71"/>
+      <c r="DU79" s="71"/>
+      <c r="DV79" s="71"/>
+      <c r="DW79" s="71"/>
+      <c r="DX79" s="71"/>
+      <c r="DY79" s="71"/>
+      <c r="DZ79" s="71"/>
+      <c r="EA79" s="71"/>
+      <c r="EB79" s="71"/>
+      <c r="EC79" s="71"/>
+      <c r="ED79" s="71"/>
+      <c r="EE79" s="71"/>
+      <c r="EF79" s="71"/>
+      <c r="EG79" s="71"/>
+      <c r="EH79" s="71"/>
+      <c r="EI79" s="71"/>
+      <c r="EJ79" s="71"/>
+      <c r="EK79" s="71"/>
+      <c r="EL79" s="71"/>
+      <c r="EM79" s="71"/>
+      <c r="EN79" s="71"/>
+      <c r="EO79" s="71"/>
+      <c r="EP79" s="71"/>
+      <c r="EQ79" s="71"/>
+      <c r="ER79" s="71"/>
+      <c r="ES79" s="71"/>
+      <c r="ET79" s="71"/>
+      <c r="EU79" s="71"/>
+      <c r="EV79" s="71"/>
+      <c r="EW79" s="71"/>
+      <c r="EX79" s="71"/>
+      <c r="EY79" s="71"/>
+      <c r="EZ79" s="71"/>
+      <c r="FA79" s="71"/>
+      <c r="FB79" s="71"/>
+      <c r="FC79" s="71"/>
+      <c r="FD79" s="71"/>
+      <c r="FE79" s="71"/>
+      <c r="FF79" s="71"/>
+      <c r="FG79" s="71"/>
+      <c r="FH79" s="71"/>
+      <c r="FI79" s="71"/>
+      <c r="FJ79" s="71"/>
+      <c r="FK79" s="71"/>
+      <c r="FL79" s="71"/>
+      <c r="FM79" s="71"/>
+      <c r="FN79" s="71"/>
+      <c r="FO79" s="71"/>
+      <c r="FP79" s="71"/>
+      <c r="FQ79" s="71"/>
+      <c r="FR79" s="71"/>
+      <c r="FS79" s="71"/>
+      <c r="FT79" s="71"/>
+      <c r="FU79" s="71"/>
+      <c r="FV79" s="71"/>
+      <c r="FW79" s="71"/>
+      <c r="FX79" s="71"/>
+      <c r="FY79" s="71"/>
+      <c r="FZ79" s="71"/>
+      <c r="GA79" s="71"/>
+      <c r="GB79" s="71"/>
+      <c r="GC79" s="71"/>
+      <c r="GD79" s="71"/>
+      <c r="GE79" s="71"/>
+      <c r="GF79" s="71"/>
+      <c r="GG79" s="71"/>
+      <c r="GH79" s="71"/>
+      <c r="GI79" s="71"/>
+      <c r="GJ79" s="71"/>
+      <c r="GK79" s="71"/>
+      <c r="GL79" s="71"/>
+      <c r="GM79" s="71"/>
+      <c r="GN79" s="71"/>
+      <c r="GO79" s="71"/>
+      <c r="GP79" s="71"/>
+      <c r="GQ79" s="71"/>
+      <c r="GR79" s="71"/>
+      <c r="GS79" s="71"/>
+      <c r="GT79" s="71"/>
+      <c r="GU79" s="71"/>
+      <c r="GV79" s="71"/>
+      <c r="GW79" s="71"/>
+      <c r="GX79" s="71"/>
+      <c r="GY79" s="71"/>
+      <c r="GZ79" s="71"/>
+      <c r="HA79" s="71"/>
+      <c r="HB79" s="71"/>
+      <c r="HC79" s="71"/>
+      <c r="HD79" s="71"/>
+      <c r="HE79" s="71"/>
+      <c r="HF79" s="71"/>
+      <c r="HG79" s="71"/>
+      <c r="HH79" s="71"/>
+      <c r="HI79" s="71"/>
+      <c r="HJ79" s="71"/>
+      <c r="HK79" s="71"/>
+      <c r="HL79" s="71"/>
+      <c r="HM79" s="71"/>
+      <c r="HN79" s="71"/>
+      <c r="HO79" s="71"/>
+      <c r="HP79" s="71"/>
+      <c r="HQ79" s="71"/>
+      <c r="HR79" s="71"/>
+      <c r="HS79" s="71"/>
+      <c r="HT79" s="71"/>
+      <c r="HU79" s="71"/>
+      <c r="HV79" s="71"/>
+      <c r="HW79" s="71"/>
+      <c r="HX79" s="71"/>
+      <c r="HY79" s="71"/>
+      <c r="HZ79" s="71"/>
+      <c r="IA79" s="71"/>
+      <c r="IB79" s="71"/>
+      <c r="IC79" s="71"/>
+      <c r="ID79" s="71"/>
+      <c r="IE79" s="71"/>
+      <c r="IF79" s="71"/>
+      <c r="IG79" s="71"/>
+      <c r="IH79" s="71"/>
+      <c r="II79" s="71"/>
+      <c r="IJ79" s="71"/>
+      <c r="IK79" s="71"/>
+      <c r="IL79" s="71"/>
+      <c r="IM79" s="71"/>
+      <c r="IN79" s="71"/>
+      <c r="IO79" s="71"/>
+      <c r="IP79" s="71"/>
+      <c r="IQ79" s="71"/>
+      <c r="IR79" s="71"/>
+      <c r="IS79" s="71"/>
+      <c r="IT79" s="71"/>
+      <c r="IU79" s="71"/>
+      <c r="IV79" s="71"/>
+      <c r="IW79" s="71"/>
+      <c r="IX79" s="71"/>
+      <c r="IY79" s="71"/>
+      <c r="IZ79" s="71"/>
+      <c r="JA79" s="71"/>
+      <c r="JB79" s="71"/>
+      <c r="JC79" s="71"/>
+      <c r="JD79" s="71"/>
+      <c r="JE79" s="71"/>
+      <c r="JF79" s="71"/>
+      <c r="JG79" s="71"/>
+      <c r="JH79" s="71"/>
+      <c r="JI79" s="71"/>
+      <c r="JJ79" s="71"/>
+      <c r="JK79" s="71"/>
+      <c r="JL79" s="71"/>
+      <c r="JM79" s="71"/>
+      <c r="JN79" s="71"/>
+      <c r="JO79" s="71"/>
+      <c r="JP79" s="71"/>
+      <c r="JQ79" s="71"/>
+      <c r="JR79" s="71"/>
+      <c r="JS79" s="71"/>
+      <c r="JT79" s="71"/>
+      <c r="JU79" s="71"/>
+      <c r="JV79" s="71"/>
+      <c r="JW79" s="71"/>
+      <c r="JX79" s="71"/>
+      <c r="JY79" s="71"/>
+      <c r="JZ79" s="71"/>
+      <c r="KA79" s="71"/>
+      <c r="KB79" s="71"/>
+      <c r="KC79" s="71"/>
+      <c r="KD79" s="71"/>
+      <c r="KE79" s="71"/>
+      <c r="KF79" s="71"/>
+      <c r="KG79" s="71"/>
+      <c r="KH79" s="71"/>
+      <c r="KI79" s="71"/>
+      <c r="KJ79" s="71"/>
+      <c r="KK79" s="71"/>
+      <c r="KL79" s="71"/>
+      <c r="KM79" s="71"/>
+      <c r="KN79" s="71"/>
+      <c r="KO79" s="71"/>
+      <c r="KP79" s="71"/>
+      <c r="KQ79" s="71"/>
+      <c r="KR79" s="71"/>
+      <c r="KS79" s="71"/>
+      <c r="KT79" s="71"/>
+      <c r="KU79" s="71"/>
+      <c r="KV79" s="71"/>
+      <c r="KW79" s="71"/>
+      <c r="KX79" s="71"/>
+      <c r="KY79" s="71"/>
+      <c r="KZ79" s="71"/>
+      <c r="LA79" s="71"/>
+      <c r="LB79" s="71"/>
+      <c r="LC79" s="71"/>
+      <c r="LD79" s="71"/>
+      <c r="LE79" s="71"/>
+      <c r="LF79" s="71"/>
+      <c r="LG79" s="71"/>
+      <c r="LH79" s="71"/>
+      <c r="LI79" s="71"/>
+      <c r="LJ79" s="71"/>
+      <c r="LK79" s="71"/>
+      <c r="LL79" s="71"/>
+      <c r="LM79" s="71"/>
+      <c r="LN79" s="71"/>
+      <c r="LO79" s="71"/>
+      <c r="LP79" s="71"/>
+      <c r="LQ79" s="71"/>
+      <c r="LR79" s="71"/>
+      <c r="LS79" s="71"/>
+      <c r="LT79" s="71"/>
+      <c r="LU79" s="71"/>
+      <c r="LV79" s="71"/>
+      <c r="LW79" s="71"/>
+      <c r="LX79" s="71"/>
+      <c r="LY79" s="71"/>
+      <c r="LZ79" s="71"/>
+      <c r="MA79" s="71"/>
+      <c r="MB79" s="71"/>
+      <c r="MC79" s="71"/>
+      <c r="MD79" s="71"/>
+      <c r="ME79" s="71"/>
+      <c r="MF79" s="71"/>
+      <c r="MG79" s="71"/>
+      <c r="MH79" s="71"/>
+      <c r="MI79" s="71"/>
+      <c r="MJ79" s="71"/>
+      <c r="MK79" s="71"/>
+      <c r="ML79" s="71"/>
+      <c r="MM79" s="71"/>
+      <c r="MN79" s="71"/>
+      <c r="MO79" s="71"/>
+      <c r="MP79" s="71"/>
+      <c r="MQ79" s="71"/>
+      <c r="MR79" s="71"/>
+      <c r="MS79" s="71"/>
+      <c r="MT79" s="71"/>
+      <c r="MU79" s="71"/>
+      <c r="MV79" s="71"/>
+      <c r="MW79" s="71"/>
+      <c r="MX79" s="71"/>
+      <c r="MY79" s="71"/>
+      <c r="MZ79" s="71"/>
+      <c r="NA79" s="71"/>
+      <c r="NB79" s="71"/>
+      <c r="NC79" s="71"/>
+      <c r="ND79" s="71"/>
+      <c r="NE79" s="71"/>
+      <c r="NF79" s="71"/>
+      <c r="NG79" s="71"/>
+      <c r="NH79" s="71"/>
+      <c r="NI79" s="71"/>
+      <c r="NJ79" s="71"/>
+      <c r="NK79" s="71"/>
+      <c r="NL79" s="71"/>
+      <c r="NM79" s="71"/>
+      <c r="NN79" s="71"/>
+      <c r="NO79" s="71"/>
+      <c r="NP79" s="71"/>
+      <c r="NQ79" s="71"/>
+      <c r="NR79" s="71"/>
+      <c r="NS79" s="71"/>
+      <c r="NT79" s="71"/>
+      <c r="NU79" s="71"/>
+      <c r="NV79" s="71"/>
+      <c r="NW79" s="71"/>
+      <c r="NX79" s="71"/>
+      <c r="NY79" s="71"/>
+      <c r="NZ79" s="71"/>
+      <c r="OA79" s="71"/>
+      <c r="OB79" s="71"/>
+      <c r="OC79" s="71"/>
+      <c r="OD79" s="71"/>
+      <c r="OE79" s="71"/>
+      <c r="OF79" s="71"/>
+      <c r="OG79" s="71"/>
+      <c r="OH79" s="71"/>
+      <c r="OI79" s="71"/>
+      <c r="OJ79" s="71"/>
+      <c r="OK79" s="71"/>
+      <c r="OL79" s="71"/>
+      <c r="OM79" s="71"/>
+      <c r="ON79" s="71"/>
+      <c r="OO79" s="71"/>
+      <c r="OP79" s="71"/>
+      <c r="OQ79" s="71"/>
+      <c r="OR79" s="71"/>
+      <c r="OS79" s="71"/>
+      <c r="OT79" s="71"/>
+      <c r="OU79" s="71"/>
+      <c r="OV79" s="71"/>
+      <c r="OW79" s="71"/>
+      <c r="OX79" s="71"/>
+      <c r="OY79" s="71"/>
+      <c r="OZ79" s="71"/>
+      <c r="PA79" s="71"/>
+      <c r="PB79" s="71"/>
+      <c r="PC79" s="71"/>
+      <c r="PD79" s="71"/>
+      <c r="PE79" s="71"/>
+      <c r="PF79" s="71"/>
+      <c r="PG79" s="71"/>
+      <c r="PH79" s="71"/>
+      <c r="PI79" s="71"/>
+      <c r="PJ79" s="71"/>
+      <c r="PK79" s="71"/>
+      <c r="PL79" s="71"/>
+      <c r="PM79" s="71"/>
+      <c r="PN79" s="71"/>
+      <c r="PO79" s="71"/>
+      <c r="PP79" s="71"/>
+      <c r="PQ79" s="71"/>
+      <c r="PR79" s="71"/>
+      <c r="PS79" s="71"/>
+      <c r="PT79" s="71"/>
+      <c r="PU79" s="71"/>
+      <c r="PV79" s="71"/>
+      <c r="PW79" s="71"/>
+      <c r="PX79" s="71"/>
+      <c r="PY79" s="71"/>
+      <c r="PZ79" s="71"/>
+      <c r="QA79" s="71"/>
+      <c r="QB79" s="71"/>
+      <c r="QC79" s="71"/>
+      <c r="QD79" s="71"/>
+      <c r="QE79" s="71"/>
+      <c r="QF79" s="71"/>
+      <c r="QG79" s="71"/>
+      <c r="QH79" s="71"/>
+      <c r="QI79" s="71"/>
+      <c r="QJ79" s="71"/>
+      <c r="QK79" s="71"/>
+      <c r="QL79" s="71"/>
+      <c r="QM79" s="71"/>
+      <c r="QN79" s="71"/>
+      <c r="QO79" s="71"/>
+      <c r="QP79" s="71"/>
+      <c r="QQ79" s="71"/>
+      <c r="QR79" s="71"/>
+      <c r="QS79" s="71"/>
+      <c r="QT79" s="71"/>
+      <c r="QU79" s="71"/>
+      <c r="QV79" s="71"/>
+      <c r="QW79" s="71"/>
+      <c r="QX79" s="71"/>
+      <c r="QY79" s="71"/>
+      <c r="QZ79" s="71"/>
+      <c r="RA79" s="71"/>
+      <c r="RB79" s="71"/>
+      <c r="RC79" s="71"/>
+      <c r="RD79" s="71"/>
+      <c r="RE79" s="71"/>
+      <c r="RF79" s="71"/>
+      <c r="RG79" s="71"/>
+      <c r="RH79" s="71"/>
+      <c r="RI79" s="71"/>
+      <c r="RJ79" s="71"/>
+      <c r="RK79" s="71"/>
+      <c r="RL79" s="71"/>
+      <c r="RM79" s="71"/>
+      <c r="RN79" s="71"/>
+      <c r="RO79" s="71"/>
+      <c r="RP79" s="71"/>
+      <c r="RQ79" s="71"/>
+      <c r="RR79" s="71"/>
+      <c r="RS79" s="71"/>
+      <c r="RT79" s="71"/>
+      <c r="RU79" s="71"/>
+      <c r="RV79" s="71"/>
+      <c r="RW79" s="71"/>
+      <c r="RX79" s="71"/>
+      <c r="RY79" s="71"/>
+      <c r="RZ79" s="71"/>
+      <c r="SA79" s="71"/>
+      <c r="SB79" s="71"/>
+      <c r="SC79" s="71"/>
+      <c r="SD79" s="71"/>
+      <c r="SE79" s="71"/>
+      <c r="SF79" s="71"/>
+      <c r="SG79" s="71"/>
+      <c r="SH79" s="71"/>
+      <c r="SI79" s="71"/>
+      <c r="SJ79" s="71"/>
+      <c r="SK79" s="71"/>
+      <c r="SL79" s="71"/>
+      <c r="SM79" s="71"/>
+      <c r="SN79" s="71"/>
+      <c r="SO79" s="71"/>
+      <c r="SP79" s="71"/>
+      <c r="SQ79" s="71"/>
+      <c r="SR79" s="71"/>
+      <c r="SS79" s="71"/>
+      <c r="ST79" s="71"/>
+      <c r="SU79" s="71"/>
+      <c r="SV79" s="71"/>
+      <c r="SW79" s="71"/>
+      <c r="SX79" s="71"/>
+      <c r="SY79" s="71"/>
+      <c r="SZ79" s="71"/>
+      <c r="TA79" s="71"/>
+      <c r="TB79" s="71"/>
+      <c r="TC79" s="71"/>
+      <c r="TD79" s="71"/>
+      <c r="TE79" s="71"/>
+      <c r="TF79" s="71"/>
+      <c r="TG79" s="71"/>
+      <c r="TH79" s="71"/>
+      <c r="TI79" s="71"/>
+      <c r="TJ79" s="71"/>
+      <c r="TK79" s="71"/>
+      <c r="TL79" s="71"/>
+      <c r="TM79" s="71"/>
+      <c r="TN79" s="71"/>
+      <c r="TO79" s="71"/>
+      <c r="TP79" s="71"/>
+      <c r="TQ79" s="71"/>
+      <c r="TR79" s="71"/>
+      <c r="TS79" s="71"/>
+      <c r="TT79" s="71"/>
+      <c r="TU79" s="71"/>
+      <c r="TV79" s="71"/>
+      <c r="TW79" s="71"/>
+      <c r="TX79" s="71"/>
+      <c r="TY79" s="71"/>
+      <c r="TZ79" s="71"/>
+      <c r="UA79" s="71"/>
+      <c r="UB79" s="71"/>
+      <c r="UC79" s="71"/>
+      <c r="UD79" s="71"/>
+      <c r="UE79" s="71"/>
+      <c r="UF79" s="71"/>
+      <c r="UG79" s="71"/>
+      <c r="UH79" s="71"/>
+      <c r="UI79" s="71"/>
+      <c r="UJ79" s="71"/>
+      <c r="UK79" s="71"/>
+      <c r="UL79" s="71"/>
+      <c r="UM79" s="71"/>
+      <c r="UN79" s="71"/>
+      <c r="UO79" s="71"/>
+      <c r="UP79" s="71"/>
+      <c r="UQ79" s="71"/>
+      <c r="UR79" s="71"/>
+      <c r="US79" s="71"/>
+      <c r="UT79" s="71"/>
+      <c r="UU79" s="71"/>
+      <c r="UV79" s="71"/>
+      <c r="UW79" s="71"/>
+      <c r="UX79" s="71"/>
+      <c r="UY79" s="71"/>
+      <c r="UZ79" s="71"/>
+      <c r="VA79" s="71"/>
+      <c r="VB79" s="71"/>
+      <c r="VC79" s="71"/>
+      <c r="VD79" s="71"/>
+      <c r="VE79" s="71"/>
+      <c r="VF79" s="71"/>
+      <c r="VG79" s="71"/>
+      <c r="VH79" s="71"/>
+      <c r="VI79" s="71"/>
+      <c r="VJ79" s="71"/>
+      <c r="VK79" s="71"/>
+      <c r="VL79" s="71"/>
+      <c r="VM79" s="71"/>
+      <c r="VN79" s="71"/>
+      <c r="VO79" s="71"/>
+      <c r="VP79" s="71"/>
+      <c r="VQ79" s="71"/>
+      <c r="VR79" s="71"/>
+      <c r="VS79" s="71"/>
+      <c r="VT79" s="71"/>
+      <c r="VU79" s="71"/>
+      <c r="VV79" s="71"/>
+      <c r="VW79" s="71"/>
+      <c r="VX79" s="71"/>
+      <c r="VY79" s="71"/>
+      <c r="VZ79" s="71"/>
+      <c r="WA79" s="71"/>
+      <c r="WB79" s="71"/>
+      <c r="WC79" s="71"/>
+      <c r="WD79" s="71"/>
+      <c r="WE79" s="71"/>
+      <c r="WF79" s="71"/>
+      <c r="WG79" s="71"/>
+      <c r="WH79" s="71"/>
+      <c r="WI79" s="71"/>
+      <c r="WJ79" s="71"/>
+      <c r="WK79" s="71"/>
+      <c r="WL79" s="71"/>
+      <c r="WM79" s="71"/>
+      <c r="WN79" s="71"/>
+      <c r="WO79" s="71"/>
+      <c r="WP79" s="71"/>
+      <c r="WQ79" s="71"/>
+      <c r="WR79" s="71"/>
+      <c r="WS79" s="71"/>
+      <c r="WT79" s="71"/>
+      <c r="WU79" s="71"/>
+      <c r="WV79" s="71"/>
+      <c r="WW79" s="71"/>
+      <c r="WX79" s="71"/>
+      <c r="WY79" s="71"/>
+      <c r="WZ79" s="71"/>
+      <c r="XA79" s="71"/>
+      <c r="XB79" s="71"/>
+      <c r="XC79" s="71"/>
+      <c r="XD79" s="71"/>
+      <c r="XE79" s="71"/>
+      <c r="XF79" s="71"/>
+      <c r="XG79" s="71"/>
+      <c r="XH79" s="71"/>
+      <c r="XI79" s="71"/>
+      <c r="XJ79" s="71"/>
+      <c r="XK79" s="71"/>
+      <c r="XL79" s="71"/>
+      <c r="XM79" s="71"/>
+      <c r="XN79" s="71"/>
+      <c r="XO79" s="71"/>
+      <c r="XP79" s="71"/>
+      <c r="XQ79" s="71"/>
+      <c r="XR79" s="71"/>
+      <c r="XS79" s="71"/>
+      <c r="XT79" s="71"/>
+      <c r="XU79" s="71"/>
+      <c r="XV79" s="71"/>
+      <c r="XW79" s="71"/>
+      <c r="XX79" s="71"/>
+      <c r="XY79" s="71"/>
+      <c r="XZ79" s="71"/>
+      <c r="YA79" s="71"/>
+      <c r="YB79" s="71"/>
+      <c r="YC79" s="71"/>
+      <c r="YD79" s="71"/>
+      <c r="YE79" s="71"/>
+      <c r="YF79" s="71"/>
+      <c r="YG79" s="71"/>
+      <c r="YH79" s="71"/>
+      <c r="YI79" s="71"/>
+      <c r="YJ79" s="71"/>
+      <c r="YK79" s="71"/>
+      <c r="YL79" s="71"/>
+      <c r="YM79" s="71"/>
+      <c r="YN79" s="71"/>
+      <c r="YO79" s="71"/>
+      <c r="YP79" s="71"/>
+      <c r="YQ79" s="71"/>
+      <c r="YR79" s="71"/>
+      <c r="YS79" s="71"/>
+      <c r="YT79" s="71"/>
+      <c r="YU79" s="71"/>
+      <c r="YV79" s="71"/>
+      <c r="YW79" s="71"/>
+      <c r="YX79" s="71"/>
+      <c r="YY79" s="71"/>
+      <c r="YZ79" s="71"/>
+      <c r="ZA79" s="71"/>
+      <c r="ZB79" s="71"/>
+      <c r="ZC79" s="71"/>
+      <c r="ZD79" s="71"/>
+      <c r="ZE79" s="71"/>
+      <c r="ZF79" s="71"/>
+      <c r="ZG79" s="71"/>
+      <c r="ZH79" s="71"/>
+      <c r="ZI79" s="71"/>
+      <c r="ZJ79" s="71"/>
+      <c r="ZK79" s="71"/>
+      <c r="ZL79" s="71"/>
+      <c r="ZM79" s="71"/>
+      <c r="ZN79" s="71"/>
+      <c r="ZO79" s="71"/>
+      <c r="ZP79" s="71"/>
+      <c r="ZQ79" s="71"/>
+      <c r="ZR79" s="71"/>
+      <c r="ZS79" s="71"/>
+      <c r="ZT79" s="71"/>
+      <c r="ZU79" s="71"/>
+      <c r="ZV79" s="71"/>
+      <c r="ZW79" s="71"/>
+      <c r="ZX79" s="71"/>
+      <c r="ZY79" s="71"/>
+      <c r="ZZ79" s="71"/>
+      <c r="AAA79" s="71"/>
+      <c r="AAB79" s="71"/>
+      <c r="AAC79" s="71"/>
+      <c r="AAD79" s="71"/>
+      <c r="AAE79" s="71"/>
+      <c r="AAF79" s="71"/>
+      <c r="AAG79" s="71"/>
+      <c r="AAH79" s="71"/>
+      <c r="AAI79" s="71"/>
+      <c r="AAJ79" s="71"/>
+      <c r="AAK79" s="71"/>
+      <c r="AAL79" s="71"/>
+      <c r="AAM79" s="71"/>
+      <c r="AAN79" s="71"/>
+      <c r="AAO79" s="71"/>
+      <c r="AAP79" s="71"/>
+      <c r="AAQ79" s="71"/>
+      <c r="AAR79" s="71"/>
+      <c r="AAS79" s="71"/>
+      <c r="AAT79" s="71"/>
+      <c r="AAU79" s="71"/>
+      <c r="AAV79" s="71"/>
+      <c r="AAW79" s="71"/>
+      <c r="AAX79" s="71"/>
+      <c r="AAY79" s="71"/>
+      <c r="AAZ79" s="71"/>
+      <c r="ABA79" s="71"/>
+      <c r="ABB79" s="71"/>
+      <c r="ABC79" s="71"/>
+      <c r="ABD79" s="71"/>
+      <c r="ABE79" s="71"/>
+      <c r="ABF79" s="71"/>
+      <c r="ABG79" s="71"/>
+      <c r="ABH79" s="71"/>
+      <c r="ABI79" s="71"/>
+      <c r="ABJ79" s="71"/>
+      <c r="ABK79" s="71"/>
+      <c r="ABL79" s="71"/>
+      <c r="ABM79" s="71"/>
+      <c r="ABN79" s="71"/>
+      <c r="ABO79" s="71"/>
+      <c r="ABP79" s="71"/>
+      <c r="ABQ79" s="71"/>
+      <c r="ABR79" s="71"/>
+      <c r="ABS79" s="71"/>
+      <c r="ABT79" s="71"/>
+      <c r="ABU79" s="71"/>
+      <c r="ABV79" s="71"/>
+      <c r="ABW79" s="71"/>
+      <c r="ABX79" s="71"/>
+      <c r="ABY79" s="71"/>
+      <c r="ABZ79" s="71"/>
+      <c r="ACA79" s="71"/>
+      <c r="ACB79" s="71"/>
+      <c r="ACC79" s="71"/>
+      <c r="ACD79" s="71"/>
+      <c r="ACE79" s="71"/>
+      <c r="ACF79" s="71"/>
+      <c r="ACG79" s="71"/>
+      <c r="ACH79" s="71"/>
+      <c r="ACI79" s="71"/>
+      <c r="ACJ79" s="71"/>
+      <c r="ACK79" s="71"/>
+      <c r="ACL79" s="71"/>
+      <c r="ACM79" s="71"/>
+      <c r="ACN79" s="71"/>
+      <c r="ACO79" s="71"/>
+      <c r="ACP79" s="71"/>
+      <c r="ACQ79" s="71"/>
+      <c r="ACR79" s="71"/>
+      <c r="ACS79" s="71"/>
+      <c r="ACT79" s="71"/>
+      <c r="ACU79" s="71"/>
+      <c r="ACV79" s="71"/>
+      <c r="ACW79" s="71"/>
+      <c r="ACX79" s="71"/>
+      <c r="ACY79" s="71"/>
+      <c r="ACZ79" s="71"/>
+      <c r="ADA79" s="71"/>
+      <c r="ADB79" s="71"/>
+      <c r="ADC79" s="71"/>
+      <c r="ADD79" s="71"/>
+      <c r="ADE79" s="71"/>
+      <c r="ADF79" s="71"/>
+      <c r="ADG79" s="71"/>
+      <c r="ADH79" s="71"/>
+      <c r="ADI79" s="71"/>
+      <c r="ADJ79" s="71"/>
+      <c r="ADK79" s="71"/>
+      <c r="ADL79" s="71"/>
+      <c r="ADM79" s="71"/>
+      <c r="ADN79" s="71"/>
+      <c r="ADO79" s="71"/>
+      <c r="ADP79" s="71"/>
+      <c r="ADQ79" s="71"/>
+      <c r="ADR79" s="71"/>
+      <c r="ADS79" s="71"/>
+      <c r="ADT79" s="71"/>
+      <c r="ADU79" s="71"/>
+      <c r="ADV79" s="71"/>
+      <c r="ADW79" s="71"/>
+      <c r="ADX79" s="71"/>
+      <c r="ADY79" s="71"/>
+      <c r="ADZ79" s="71"/>
+      <c r="AEA79" s="71"/>
+      <c r="AEB79" s="71"/>
+      <c r="AEC79" s="71"/>
+      <c r="AED79" s="71"/>
+      <c r="AEE79" s="71"/>
+      <c r="AEF79" s="71"/>
+      <c r="AEG79" s="71"/>
+      <c r="AEH79" s="71"/>
+      <c r="AEI79" s="71"/>
+      <c r="AEJ79" s="71"/>
+      <c r="AEK79" s="71"/>
+      <c r="AEL79" s="71"/>
+      <c r="AEM79" s="71"/>
+      <c r="AEN79" s="71"/>
+      <c r="AEO79" s="71"/>
+      <c r="AEP79" s="71"/>
+      <c r="AEQ79" s="71"/>
+      <c r="AER79" s="71"/>
+      <c r="AES79" s="71"/>
+      <c r="AET79" s="71"/>
+      <c r="AEU79" s="71"/>
+      <c r="AEV79" s="71"/>
+      <c r="AEW79" s="71"/>
+      <c r="AEX79" s="71"/>
+      <c r="AEY79" s="71"/>
+      <c r="AEZ79" s="71"/>
+      <c r="AFA79" s="71"/>
+      <c r="AFB79" s="71"/>
+      <c r="AFC79" s="71"/>
+      <c r="AFD79" s="71"/>
+      <c r="AFE79" s="71"/>
+      <c r="AFF79" s="71"/>
+      <c r="AFG79" s="71"/>
+      <c r="AFH79" s="71"/>
+      <c r="AFI79" s="71"/>
+      <c r="AFJ79" s="71"/>
+      <c r="AFK79" s="71"/>
+      <c r="AFL79" s="71"/>
+      <c r="AFM79" s="71"/>
+      <c r="AFN79" s="71"/>
+      <c r="AFO79" s="71"/>
+      <c r="AFP79" s="71"/>
+      <c r="AFQ79" s="71"/>
+      <c r="AFR79" s="71"/>
+      <c r="AFS79" s="71"/>
+      <c r="AFT79" s="71"/>
+      <c r="AFU79" s="71"/>
+      <c r="AFV79" s="71"/>
+      <c r="AFW79" s="71"/>
+      <c r="AFX79" s="71"/>
+      <c r="AFY79" s="71"/>
+      <c r="AFZ79" s="71"/>
+      <c r="AGA79" s="71"/>
+      <c r="AGB79" s="71"/>
+      <c r="AGC79" s="71"/>
+      <c r="AGD79" s="71"/>
+      <c r="AGE79" s="71"/>
+      <c r="AGF79" s="71"/>
+      <c r="AGG79" s="71"/>
+      <c r="AGH79" s="71"/>
+      <c r="AGI79" s="71"/>
+      <c r="AGJ79" s="71"/>
+      <c r="AGK79" s="71"/>
+      <c r="AGL79" s="71"/>
+      <c r="AGM79" s="71"/>
+      <c r="AGN79" s="71"/>
+      <c r="AGO79" s="71"/>
+      <c r="AGP79" s="71"/>
+      <c r="AGQ79" s="71"/>
+      <c r="AGR79" s="71"/>
+      <c r="AGS79" s="71"/>
+      <c r="AGT79" s="71"/>
+      <c r="AGU79" s="71"/>
+      <c r="AGV79" s="71"/>
+      <c r="AGW79" s="71"/>
+      <c r="AGX79" s="71"/>
+      <c r="AGY79" s="71"/>
+      <c r="AGZ79" s="71"/>
+      <c r="AHA79" s="71"/>
+      <c r="AHB79" s="71"/>
+      <c r="AHC79" s="71"/>
+      <c r="AHD79" s="71"/>
+      <c r="AHE79" s="71"/>
+      <c r="AHF79" s="71"/>
+      <c r="AHG79" s="71"/>
+      <c r="AHH79" s="71"/>
+      <c r="AHI79" s="71"/>
+      <c r="AHJ79" s="71"/>
+      <c r="AHK79" s="71"/>
+      <c r="AHL79" s="71"/>
+      <c r="AHM79" s="71"/>
+      <c r="AHN79" s="71"/>
+      <c r="AHO79" s="71"/>
+      <c r="AHP79" s="71"/>
+      <c r="AHQ79" s="71"/>
+      <c r="AHR79" s="71"/>
+      <c r="AHS79" s="71"/>
+      <c r="AHT79" s="71"/>
+      <c r="AHU79" s="71"/>
+      <c r="AHV79" s="71"/>
+      <c r="AHW79" s="71"/>
+      <c r="AHX79" s="71"/>
+      <c r="AHY79" s="71"/>
+      <c r="AHZ79" s="71"/>
+      <c r="AIA79" s="71"/>
+      <c r="AIB79" s="71"/>
+      <c r="AIC79" s="71"/>
+      <c r="AID79" s="71"/>
+      <c r="AIE79" s="71"/>
+      <c r="AIF79" s="71"/>
+      <c r="AIG79" s="71"/>
+      <c r="AIH79" s="71"/>
+      <c r="AII79" s="71"/>
+      <c r="AIJ79" s="71"/>
+      <c r="AIK79" s="71"/>
+      <c r="AIL79" s="71"/>
+      <c r="AIM79" s="71"/>
+      <c r="AIN79" s="71"/>
+      <c r="AIO79" s="71"/>
+      <c r="AIP79" s="71"/>
+      <c r="AIQ79" s="71"/>
+      <c r="AIR79" s="71"/>
+    </row>
+    <row r="80" ht="60" spans="1:954">
+      <c r="A80" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="B75" s="68" t="s">
+      <c r="B80" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C75" s="68" t="s">
+      <c r="C80" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="D75" s="68" t="s">
+      <c r="D80" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="E75" s="68" t="s">
+      <c r="E80" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="F75" s="45" t="s">
+      <c r="F80" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="G75" s="45" t="s">
+      <c r="G80" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="H75" s="45" t="s">
+      <c r="H80" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AIS75" s="1"/>
+      <c r="I80" s="1"/>
+      <c r="J80" s="1"/>
+      <c r="K80" s="1"/>
+      <c r="L80" s="1"/>
+      <c r="M80" s="1"/>
+      <c r="N80" s="1"/>
+      <c r="O80" s="1"/>
+      <c r="P80" s="1"/>
+      <c r="Q80" s="1"/>
+      <c r="R80" s="1"/>
+      <c r="S80" s="1"/>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+      <c r="X80" s="1"/>
+      <c r="Y80" s="1"/>
+      <c r="Z80" s="1"/>
+      <c r="AA80" s="1"/>
+      <c r="AB80" s="1"/>
+      <c r="AC80" s="1"/>
+      <c r="AD80" s="1"/>
+      <c r="AE80" s="1"/>
+      <c r="AF80" s="1"/>
+      <c r="AG80" s="1"/>
+      <c r="AH80" s="1"/>
+      <c r="AI80" s="1"/>
+      <c r="AJ80" s="1"/>
+      <c r="AK80" s="1"/>
+      <c r="AL80" s="1"/>
+      <c r="AM80" s="1"/>
+      <c r="AN80" s="1"/>
+      <c r="AO80" s="1"/>
+      <c r="AP80" s="1"/>
+      <c r="AQ80" s="1"/>
+      <c r="AR80" s="1"/>
+      <c r="AS80" s="1"/>
+      <c r="AT80" s="1"/>
+      <c r="AU80" s="1"/>
+      <c r="AV80" s="1"/>
+      <c r="AW80" s="1"/>
+      <c r="AX80" s="1"/>
+      <c r="AY80" s="1"/>
+      <c r="AZ80" s="1"/>
+      <c r="BA80" s="1"/>
+      <c r="BB80" s="1"/>
+      <c r="BC80" s="1"/>
+      <c r="BD80" s="1"/>
+      <c r="BE80" s="1"/>
+      <c r="BF80" s="1"/>
+      <c r="BG80" s="1"/>
+      <c r="BH80" s="1"/>
+      <c r="BI80" s="1"/>
+      <c r="BJ80" s="1"/>
+      <c r="BK80" s="1"/>
+      <c r="BL80" s="1"/>
+      <c r="BM80" s="1"/>
+      <c r="BN80" s="1"/>
+      <c r="BO80" s="1"/>
+      <c r="BP80" s="1"/>
+      <c r="BQ80" s="1"/>
+      <c r="BR80" s="1"/>
+      <c r="BS80" s="1"/>
+      <c r="BT80" s="1"/>
+      <c r="BU80" s="1"/>
+      <c r="BV80" s="1"/>
+      <c r="BW80" s="1"/>
+      <c r="BX80" s="1"/>
+      <c r="BY80" s="1"/>
+      <c r="BZ80" s="1"/>
+      <c r="CA80" s="1"/>
+      <c r="CB80" s="1"/>
+      <c r="CC80" s="1"/>
+      <c r="CD80" s="1"/>
+      <c r="CE80" s="1"/>
+      <c r="CF80" s="1"/>
+      <c r="CG80" s="1"/>
+      <c r="CH80" s="1"/>
+      <c r="CI80" s="1"/>
+      <c r="CJ80" s="1"/>
+      <c r="CK80" s="1"/>
+      <c r="CL80" s="1"/>
+      <c r="CM80" s="1"/>
+      <c r="CN80" s="1"/>
+      <c r="CO80" s="1"/>
+      <c r="CP80" s="1"/>
+      <c r="CQ80" s="1"/>
+      <c r="CR80" s="1"/>
+      <c r="CS80" s="1"/>
+      <c r="CT80" s="1"/>
+      <c r="CU80" s="1"/>
+      <c r="CV80" s="1"/>
+      <c r="CW80" s="1"/>
+      <c r="CX80" s="1"/>
+      <c r="CY80" s="1"/>
+      <c r="CZ80" s="1"/>
+      <c r="DA80" s="1"/>
+      <c r="DB80" s="1"/>
+      <c r="DC80" s="1"/>
+      <c r="DD80" s="1"/>
+      <c r="DE80" s="1"/>
+      <c r="DF80" s="1"/>
+      <c r="DG80" s="1"/>
+      <c r="DH80" s="1"/>
+      <c r="DI80" s="1"/>
+      <c r="DJ80" s="1"/>
+      <c r="DK80" s="1"/>
+      <c r="DL80" s="1"/>
+      <c r="DM80" s="1"/>
+      <c r="DN80" s="1"/>
+      <c r="DO80" s="1"/>
+      <c r="DP80" s="1"/>
+      <c r="DQ80" s="1"/>
+      <c r="DR80" s="1"/>
+      <c r="DS80" s="1"/>
+      <c r="DT80" s="1"/>
+      <c r="DU80" s="1"/>
+      <c r="DV80" s="1"/>
+      <c r="DW80" s="1"/>
+      <c r="DX80" s="1"/>
+      <c r="DY80" s="1"/>
+      <c r="DZ80" s="1"/>
+      <c r="EA80" s="1"/>
+      <c r="EB80" s="1"/>
+      <c r="EC80" s="1"/>
+      <c r="ED80" s="1"/>
+      <c r="EE80" s="1"/>
+      <c r="EF80" s="1"/>
+      <c r="EG80" s="1"/>
+      <c r="EH80" s="1"/>
+      <c r="EI80" s="1"/>
+      <c r="EJ80" s="1"/>
+      <c r="EK80" s="1"/>
+      <c r="EL80" s="1"/>
+      <c r="EM80" s="1"/>
+      <c r="EN80" s="1"/>
+      <c r="EO80" s="1"/>
+      <c r="EP80" s="1"/>
+      <c r="EQ80" s="1"/>
+      <c r="ER80" s="1"/>
+      <c r="ES80" s="1"/>
+      <c r="ET80" s="1"/>
+      <c r="EU80" s="1"/>
+      <c r="EV80" s="1"/>
+      <c r="EW80" s="1"/>
+      <c r="EX80" s="1"/>
+      <c r="EY80" s="1"/>
+      <c r="EZ80" s="1"/>
+      <c r="FA80" s="1"/>
+      <c r="FB80" s="1"/>
+      <c r="FC80" s="1"/>
+      <c r="FD80" s="1"/>
+      <c r="FE80" s="1"/>
+      <c r="FF80" s="1"/>
+      <c r="FG80" s="1"/>
+      <c r="FH80" s="1"/>
+      <c r="FI80" s="1"/>
+      <c r="FJ80" s="1"/>
+      <c r="FK80" s="1"/>
+      <c r="FL80" s="1"/>
+      <c r="FM80" s="1"/>
+      <c r="FN80" s="1"/>
+      <c r="FO80" s="1"/>
+      <c r="FP80" s="1"/>
+      <c r="FQ80" s="1"/>
+      <c r="FR80" s="1"/>
+      <c r="FS80" s="1"/>
+      <c r="FT80" s="1"/>
+      <c r="FU80" s="1"/>
+      <c r="FV80" s="1"/>
+      <c r="FW80" s="1"/>
+      <c r="FX80" s="1"/>
+      <c r="FY80" s="1"/>
+      <c r="FZ80" s="1"/>
+      <c r="GA80" s="1"/>
+      <c r="GB80" s="1"/>
+      <c r="GC80" s="1"/>
+      <c r="GD80" s="1"/>
+      <c r="GE80" s="1"/>
+      <c r="GF80" s="1"/>
+      <c r="GG80" s="1"/>
+      <c r="GH80" s="1"/>
+      <c r="GI80" s="1"/>
+      <c r="GJ80" s="1"/>
+      <c r="GK80" s="1"/>
+      <c r="GL80" s="1"/>
+      <c r="GM80" s="1"/>
+      <c r="GN80" s="1"/>
+      <c r="GO80" s="1"/>
+      <c r="GP80" s="1"/>
+      <c r="GQ80" s="1"/>
+      <c r="GR80" s="1"/>
+      <c r="GS80" s="1"/>
+      <c r="GT80" s="1"/>
+      <c r="GU80" s="1"/>
+      <c r="GV80" s="1"/>
+      <c r="GW80" s="1"/>
+      <c r="GX80" s="1"/>
+      <c r="GY80" s="1"/>
+      <c r="GZ80" s="1"/>
+      <c r="HA80" s="1"/>
+      <c r="HB80" s="1"/>
+      <c r="HC80" s="1"/>
+      <c r="HD80" s="1"/>
+      <c r="HE80" s="1"/>
+      <c r="HF80" s="1"/>
+      <c r="HG80" s="1"/>
+      <c r="HH80" s="1"/>
+      <c r="HI80" s="1"/>
+      <c r="HJ80" s="1"/>
+      <c r="HK80" s="1"/>
+      <c r="HL80" s="1"/>
+      <c r="HM80" s="1"/>
+      <c r="HN80" s="1"/>
+      <c r="HO80" s="1"/>
+      <c r="HP80" s="1"/>
+      <c r="HQ80" s="1"/>
+      <c r="HR80" s="1"/>
+      <c r="HS80" s="1"/>
+      <c r="HT80" s="1"/>
+      <c r="HU80" s="1"/>
+      <c r="HV80" s="1"/>
+      <c r="HW80" s="1"/>
+      <c r="HX80" s="1"/>
+      <c r="HY80" s="1"/>
+      <c r="HZ80" s="1"/>
+      <c r="IA80" s="1"/>
+      <c r="IB80" s="1"/>
+      <c r="IC80" s="1"/>
+      <c r="ID80" s="1"/>
+      <c r="IE80" s="1"/>
+      <c r="IF80" s="1"/>
+      <c r="IG80" s="1"/>
+      <c r="IH80" s="1"/>
+      <c r="II80" s="1"/>
+      <c r="IJ80" s="1"/>
+      <c r="IK80" s="1"/>
+      <c r="IL80" s="1"/>
+      <c r="IM80" s="1"/>
+      <c r="IN80" s="1"/>
+      <c r="IO80" s="1"/>
+      <c r="IP80" s="1"/>
+      <c r="IQ80" s="1"/>
+      <c r="IR80" s="1"/>
+      <c r="IS80" s="1"/>
+      <c r="IT80" s="1"/>
+      <c r="IU80" s="1"/>
+      <c r="IV80" s="1"/>
+      <c r="IW80" s="1"/>
+      <c r="IX80" s="1"/>
+      <c r="IY80" s="1"/>
+      <c r="IZ80" s="1"/>
+      <c r="JA80" s="1"/>
+      <c r="JB80" s="1"/>
+      <c r="JC80" s="1"/>
+      <c r="JD80" s="1"/>
+      <c r="JE80" s="1"/>
+      <c r="JF80" s="1"/>
+      <c r="JG80" s="1"/>
+      <c r="JH80" s="1"/>
+      <c r="JI80" s="1"/>
+      <c r="JJ80" s="1"/>
+      <c r="JK80" s="1"/>
+      <c r="JL80" s="1"/>
+      <c r="JM80" s="1"/>
+      <c r="JN80" s="1"/>
+      <c r="JO80" s="1"/>
+      <c r="JP80" s="1"/>
+      <c r="JQ80" s="1"/>
+      <c r="JR80" s="1"/>
+      <c r="JS80" s="1"/>
+      <c r="JT80" s="1"/>
+      <c r="JU80" s="1"/>
+      <c r="JV80" s="1"/>
+      <c r="JW80" s="1"/>
+      <c r="JX80" s="1"/>
+      <c r="JY80" s="1"/>
+      <c r="JZ80" s="1"/>
+      <c r="KA80" s="1"/>
+      <c r="KB80" s="1"/>
+      <c r="KC80" s="1"/>
+      <c r="KD80" s="1"/>
+      <c r="KE80" s="1"/>
+      <c r="KF80" s="1"/>
+      <c r="KG80" s="1"/>
+      <c r="KH80" s="1"/>
+      <c r="KI80" s="1"/>
+      <c r="KJ80" s="1"/>
+      <c r="KK80" s="1"/>
+      <c r="KL80" s="1"/>
+      <c r="KM80" s="1"/>
+      <c r="KN80" s="1"/>
+      <c r="KO80" s="1"/>
+      <c r="KP80" s="1"/>
+      <c r="KQ80" s="1"/>
+      <c r="KR80" s="1"/>
+      <c r="KS80" s="1"/>
+      <c r="KT80" s="1"/>
+      <c r="KU80" s="1"/>
+      <c r="KV80" s="1"/>
+      <c r="KW80" s="1"/>
+      <c r="KX80" s="1"/>
+      <c r="KY80" s="1"/>
+      <c r="KZ80" s="1"/>
+      <c r="LA80" s="1"/>
+      <c r="LB80" s="1"/>
+      <c r="LC80" s="1"/>
+      <c r="LD80" s="1"/>
+      <c r="LE80" s="1"/>
+      <c r="LF80" s="1"/>
+      <c r="LG80" s="1"/>
+      <c r="LH80" s="1"/>
+      <c r="LI80" s="1"/>
+      <c r="LJ80" s="1"/>
+      <c r="LK80" s="1"/>
+      <c r="LL80" s="1"/>
+      <c r="LM80" s="1"/>
+      <c r="LN80" s="1"/>
+      <c r="LO80" s="1"/>
+      <c r="LP80" s="1"/>
+      <c r="LQ80" s="1"/>
+      <c r="LR80" s="1"/>
+      <c r="LS80" s="1"/>
+      <c r="LT80" s="1"/>
+      <c r="LU80" s="1"/>
+      <c r="LV80" s="1"/>
+      <c r="LW80" s="1"/>
+      <c r="LX80" s="1"/>
+      <c r="LY80" s="1"/>
+      <c r="LZ80" s="1"/>
+      <c r="MA80" s="1"/>
+      <c r="MB80" s="1"/>
+      <c r="MC80" s="1"/>
+      <c r="MD80" s="1"/>
+      <c r="ME80" s="1"/>
+      <c r="MF80" s="1"/>
+      <c r="MG80" s="1"/>
+      <c r="MH80" s="1"/>
+      <c r="MI80" s="1"/>
+      <c r="MJ80" s="1"/>
+      <c r="MK80" s="1"/>
+      <c r="ML80" s="1"/>
+      <c r="MM80" s="1"/>
+      <c r="MN80" s="1"/>
+      <c r="MO80" s="1"/>
+      <c r="MP80" s="1"/>
+      <c r="MQ80" s="1"/>
+      <c r="MR80" s="1"/>
+      <c r="MS80" s="1"/>
+      <c r="MT80" s="1"/>
+      <c r="MU80" s="1"/>
+      <c r="MV80" s="1"/>
+      <c r="MW80" s="1"/>
+      <c r="MX80" s="1"/>
+      <c r="MY80" s="1"/>
+      <c r="MZ80" s="1"/>
+      <c r="NA80" s="1"/>
+      <c r="NB80" s="1"/>
+      <c r="NC80" s="1"/>
+      <c r="ND80" s="1"/>
+      <c r="NE80" s="1"/>
+      <c r="NF80" s="1"/>
+      <c r="NG80" s="1"/>
+      <c r="NH80" s="1"/>
+      <c r="NI80" s="1"/>
+      <c r="NJ80" s="1"/>
+      <c r="NK80" s="1"/>
+      <c r="NL80" s="1"/>
+      <c r="NM80" s="1"/>
+      <c r="NN80" s="1"/>
+      <c r="NO80" s="1"/>
+      <c r="NP80" s="1"/>
+      <c r="NQ80" s="1"/>
+      <c r="NR80" s="1"/>
+      <c r="NS80" s="1"/>
+      <c r="NT80" s="1"/>
+      <c r="NU80" s="1"/>
+      <c r="NV80" s="1"/>
+      <c r="NW80" s="1"/>
+      <c r="NX80" s="1"/>
+      <c r="NY80" s="1"/>
+      <c r="NZ80" s="1"/>
+      <c r="OA80" s="1"/>
+      <c r="OB80" s="1"/>
+      <c r="OC80" s="1"/>
+      <c r="OD80" s="1"/>
+      <c r="OE80" s="1"/>
+      <c r="OF80" s="1"/>
+      <c r="OG80" s="1"/>
+      <c r="OH80" s="1"/>
+      <c r="OI80" s="1"/>
+      <c r="OJ80" s="1"/>
+      <c r="OK80" s="1"/>
+      <c r="OL80" s="1"/>
+      <c r="OM80" s="1"/>
+      <c r="ON80" s="1"/>
+      <c r="OO80" s="1"/>
+      <c r="OP80" s="1"/>
+      <c r="OQ80" s="1"/>
+      <c r="OR80" s="1"/>
+      <c r="OS80" s="1"/>
+      <c r="OT80" s="1"/>
+      <c r="OU80" s="1"/>
+      <c r="OV80" s="1"/>
+      <c r="OW80" s="1"/>
+      <c r="OX80" s="1"/>
+      <c r="OY80" s="1"/>
+      <c r="OZ80" s="1"/>
+      <c r="PA80" s="1"/>
+      <c r="PB80" s="1"/>
+      <c r="PC80" s="1"/>
+      <c r="PD80" s="1"/>
+      <c r="PE80" s="1"/>
+      <c r="PF80" s="1"/>
+      <c r="PG80" s="1"/>
+      <c r="PH80" s="1"/>
+      <c r="PI80" s="1"/>
+      <c r="PJ80" s="1"/>
+      <c r="PK80" s="1"/>
+      <c r="PL80" s="1"/>
+      <c r="PM80" s="1"/>
+      <c r="PN80" s="1"/>
+      <c r="PO80" s="1"/>
+      <c r="PP80" s="1"/>
+      <c r="PQ80" s="1"/>
+      <c r="PR80" s="1"/>
+      <c r="PS80" s="1"/>
+      <c r="PT80" s="1"/>
+      <c r="PU80" s="1"/>
+      <c r="PV80" s="1"/>
+      <c r="PW80" s="1"/>
+      <c r="PX80" s="1"/>
+      <c r="PY80" s="1"/>
+      <c r="PZ80" s="1"/>
+      <c r="QA80" s="1"/>
+      <c r="QB80" s="1"/>
+      <c r="QC80" s="1"/>
+      <c r="QD80" s="1"/>
+      <c r="QE80" s="1"/>
+      <c r="QF80" s="1"/>
+      <c r="QG80" s="1"/>
+      <c r="QH80" s="1"/>
+      <c r="QI80" s="1"/>
+      <c r="QJ80" s="1"/>
+      <c r="QK80" s="1"/>
+      <c r="QL80" s="1"/>
+      <c r="QM80" s="1"/>
+      <c r="QN80" s="1"/>
+      <c r="QO80" s="1"/>
+      <c r="QP80" s="1"/>
+      <c r="QQ80" s="1"/>
+      <c r="QR80" s="1"/>
+      <c r="QS80" s="1"/>
+      <c r="QT80" s="1"/>
+      <c r="QU80" s="1"/>
+      <c r="QV80" s="1"/>
+      <c r="QW80" s="1"/>
+      <c r="QX80" s="1"/>
+      <c r="QY80" s="1"/>
+      <c r="QZ80" s="1"/>
+      <c r="RA80" s="1"/>
+      <c r="RB80" s="1"/>
+      <c r="RC80" s="1"/>
+      <c r="RD80" s="1"/>
+      <c r="RE80" s="1"/>
+      <c r="RF80" s="1"/>
+      <c r="RG80" s="1"/>
+      <c r="RH80" s="1"/>
+      <c r="RI80" s="1"/>
+      <c r="RJ80" s="1"/>
+      <c r="RK80" s="1"/>
+      <c r="RL80" s="1"/>
+      <c r="RM80" s="1"/>
+      <c r="RN80" s="1"/>
+      <c r="RO80" s="1"/>
+      <c r="RP80" s="1"/>
+      <c r="RQ80" s="1"/>
+      <c r="RR80" s="1"/>
+      <c r="RS80" s="1"/>
+      <c r="RT80" s="1"/>
+      <c r="RU80" s="1"/>
+      <c r="RV80" s="1"/>
+      <c r="RW80" s="1"/>
+      <c r="RX80" s="1"/>
+      <c r="RY80" s="1"/>
+      <c r="RZ80" s="1"/>
+      <c r="SA80" s="1"/>
+      <c r="SB80" s="1"/>
+      <c r="SC80" s="1"/>
+      <c r="SD80" s="1"/>
+      <c r="SE80" s="1"/>
+      <c r="SF80" s="1"/>
+      <c r="SG80" s="1"/>
+      <c r="SH80" s="1"/>
+      <c r="SI80" s="1"/>
+      <c r="SJ80" s="1"/>
+      <c r="SK80" s="1"/>
+      <c r="SL80" s="1"/>
+      <c r="SM80" s="1"/>
+      <c r="SN80" s="1"/>
+      <c r="SO80" s="1"/>
+      <c r="SP80" s="1"/>
+      <c r="SQ80" s="1"/>
+      <c r="SR80" s="1"/>
+      <c r="SS80" s="1"/>
+      <c r="ST80" s="1"/>
+      <c r="SU80" s="1"/>
+      <c r="SV80" s="1"/>
+      <c r="SW80" s="1"/>
+      <c r="SX80" s="1"/>
+      <c r="SY80" s="1"/>
+      <c r="SZ80" s="1"/>
+      <c r="TA80" s="1"/>
+      <c r="TB80" s="1"/>
+      <c r="TC80" s="1"/>
+      <c r="TD80" s="1"/>
+      <c r="TE80" s="1"/>
+      <c r="TF80" s="1"/>
+      <c r="TG80" s="1"/>
+      <c r="TH80" s="1"/>
+      <c r="TI80" s="1"/>
+      <c r="TJ80" s="1"/>
+      <c r="TK80" s="1"/>
+      <c r="TL80" s="1"/>
+      <c r="TM80" s="1"/>
+      <c r="TN80" s="1"/>
+      <c r="TO80" s="1"/>
+      <c r="TP80" s="1"/>
+      <c r="TQ80" s="1"/>
+      <c r="TR80" s="1"/>
+      <c r="TS80" s="1"/>
+      <c r="TT80" s="1"/>
+      <c r="TU80" s="1"/>
+      <c r="TV80" s="1"/>
+      <c r="TW80" s="1"/>
+      <c r="TX80" s="1"/>
+      <c r="TY80" s="1"/>
+      <c r="TZ80" s="1"/>
+      <c r="UA80" s="1"/>
+      <c r="UB80" s="1"/>
+      <c r="UC80" s="1"/>
+      <c r="UD80" s="1"/>
+      <c r="UE80" s="1"/>
+      <c r="UF80" s="1"/>
+      <c r="UG80" s="1"/>
+      <c r="UH80" s="1"/>
+      <c r="UI80" s="1"/>
+      <c r="UJ80" s="1"/>
+      <c r="UK80" s="1"/>
+      <c r="UL80" s="1"/>
+      <c r="UM80" s="1"/>
+      <c r="UN80" s="1"/>
+      <c r="UO80" s="1"/>
+      <c r="UP80" s="1"/>
+      <c r="UQ80" s="1"/>
+      <c r="UR80" s="1"/>
+      <c r="US80" s="1"/>
+      <c r="UT80" s="1"/>
+      <c r="UU80" s="1"/>
+      <c r="UV80" s="1"/>
+      <c r="UW80" s="1"/>
+      <c r="UX80" s="1"/>
+      <c r="UY80" s="1"/>
+      <c r="UZ80" s="1"/>
+      <c r="VA80" s="1"/>
+      <c r="VB80" s="1"/>
+      <c r="VC80" s="1"/>
+      <c r="VD80" s="1"/>
+      <c r="VE80" s="1"/>
+      <c r="VF80" s="1"/>
+      <c r="VG80" s="1"/>
+      <c r="VH80" s="1"/>
+      <c r="VI80" s="1"/>
+      <c r="VJ80" s="1"/>
+      <c r="VK80" s="1"/>
+      <c r="VL80" s="1"/>
+      <c r="VM80" s="1"/>
+      <c r="VN80" s="1"/>
+      <c r="VO80" s="1"/>
+      <c r="VP80" s="1"/>
+      <c r="VQ80" s="1"/>
+      <c r="VR80" s="1"/>
+      <c r="VS80" s="1"/>
+      <c r="VT80" s="1"/>
+      <c r="VU80" s="1"/>
+      <c r="VV80" s="1"/>
+      <c r="VW80" s="1"/>
+      <c r="VX80" s="1"/>
+      <c r="VY80" s="1"/>
+      <c r="VZ80" s="1"/>
+      <c r="WA80" s="1"/>
+      <c r="WB80" s="1"/>
+      <c r="WC80" s="1"/>
+      <c r="WD80" s="1"/>
+      <c r="WE80" s="1"/>
+      <c r="WF80" s="1"/>
+      <c r="WG80" s="1"/>
+      <c r="WH80" s="1"/>
+      <c r="WI80" s="1"/>
+      <c r="WJ80" s="1"/>
+      <c r="WK80" s="1"/>
+      <c r="WL80" s="1"/>
+      <c r="WM80" s="1"/>
+      <c r="WN80" s="1"/>
+      <c r="WO80" s="1"/>
+      <c r="WP80" s="1"/>
+      <c r="WQ80" s="1"/>
+      <c r="WR80" s="1"/>
+      <c r="WS80" s="1"/>
+      <c r="WT80" s="1"/>
+      <c r="WU80" s="1"/>
+      <c r="WV80" s="1"/>
+      <c r="WW80" s="1"/>
+      <c r="WX80" s="1"/>
+      <c r="WY80" s="1"/>
+      <c r="WZ80" s="1"/>
+      <c r="XA80" s="1"/>
+      <c r="XB80" s="1"/>
+      <c r="XC80" s="1"/>
+      <c r="XD80" s="1"/>
+      <c r="XE80" s="1"/>
+      <c r="XF80" s="1"/>
+      <c r="XG80" s="1"/>
+      <c r="XH80" s="1"/>
+      <c r="XI80" s="1"/>
+      <c r="XJ80" s="1"/>
+      <c r="XK80" s="1"/>
+      <c r="XL80" s="1"/>
+      <c r="XM80" s="1"/>
+      <c r="XN80" s="1"/>
+      <c r="XO80" s="1"/>
+      <c r="XP80" s="1"/>
+      <c r="XQ80" s="1"/>
+      <c r="XR80" s="1"/>
+      <c r="XS80" s="1"/>
+      <c r="XT80" s="1"/>
+      <c r="XU80" s="1"/>
+      <c r="XV80" s="1"/>
+      <c r="XW80" s="1"/>
+      <c r="XX80" s="1"/>
+      <c r="XY80" s="1"/>
+      <c r="XZ80" s="1"/>
+      <c r="YA80" s="1"/>
+      <c r="YB80" s="1"/>
+      <c r="YC80" s="1"/>
+      <c r="YD80" s="1"/>
+      <c r="YE80" s="1"/>
+      <c r="YF80" s="1"/>
+      <c r="YG80" s="1"/>
+      <c r="YH80" s="1"/>
+      <c r="YI80" s="1"/>
+      <c r="YJ80" s="1"/>
+      <c r="YK80" s="1"/>
+      <c r="YL80" s="1"/>
+      <c r="YM80" s="1"/>
+      <c r="YN80" s="1"/>
+      <c r="YO80" s="1"/>
+      <c r="YP80" s="1"/>
+      <c r="YQ80" s="1"/>
+      <c r="YR80" s="1"/>
+      <c r="YS80" s="1"/>
+      <c r="YT80" s="1"/>
+      <c r="YU80" s="1"/>
+      <c r="YV80" s="1"/>
+      <c r="YW80" s="1"/>
+      <c r="YX80" s="1"/>
+      <c r="YY80" s="1"/>
+      <c r="YZ80" s="1"/>
+      <c r="ZA80" s="1"/>
+      <c r="ZB80" s="1"/>
+      <c r="ZC80" s="1"/>
+      <c r="ZD80" s="1"/>
+      <c r="ZE80" s="1"/>
+      <c r="ZF80" s="1"/>
+      <c r="ZG80" s="1"/>
+      <c r="ZH80" s="1"/>
+      <c r="ZI80" s="1"/>
+      <c r="ZJ80" s="1"/>
+      <c r="ZK80" s="1"/>
+      <c r="ZL80" s="1"/>
+      <c r="ZM80" s="1"/>
+      <c r="ZN80" s="1"/>
+      <c r="ZO80" s="1"/>
+      <c r="ZP80" s="1"/>
+      <c r="ZQ80" s="1"/>
+      <c r="ZR80" s="1"/>
+      <c r="ZS80" s="1"/>
+      <c r="ZT80" s="1"/>
+      <c r="ZU80" s="1"/>
+      <c r="ZV80" s="1"/>
+      <c r="ZW80" s="1"/>
+      <c r="ZX80" s="1"/>
+      <c r="ZY80" s="1"/>
+      <c r="ZZ80" s="1"/>
+      <c r="AAA80" s="1"/>
+      <c r="AAB80" s="1"/>
+      <c r="AAC80" s="1"/>
+      <c r="AAD80" s="1"/>
+      <c r="AAE80" s="1"/>
+      <c r="AAF80" s="1"/>
+      <c r="AAG80" s="1"/>
+      <c r="AAH80" s="1"/>
+      <c r="AAI80" s="1"/>
+      <c r="AAJ80" s="1"/>
+      <c r="AAK80" s="1"/>
+      <c r="AAL80" s="1"/>
+      <c r="AAM80" s="1"/>
+      <c r="AAN80" s="1"/>
+      <c r="AAO80" s="1"/>
+      <c r="AAP80" s="1"/>
+      <c r="AAQ80" s="1"/>
+      <c r="AAR80" s="1"/>
+      <c r="AAS80" s="1"/>
+      <c r="AAT80" s="1"/>
+      <c r="AAU80" s="1"/>
+      <c r="AAV80" s="1"/>
+      <c r="AAW80" s="1"/>
+      <c r="AAX80" s="1"/>
+      <c r="AAY80" s="1"/>
+      <c r="AAZ80" s="1"/>
+      <c r="ABA80" s="1"/>
+      <c r="ABB80" s="1"/>
+      <c r="ABC80" s="1"/>
+      <c r="ABD80" s="1"/>
+      <c r="ABE80" s="1"/>
+      <c r="ABF80" s="1"/>
+      <c r="ABG80" s="1"/>
+      <c r="ABH80" s="1"/>
+      <c r="ABI80" s="1"/>
+      <c r="ABJ80" s="1"/>
+      <c r="ABK80" s="1"/>
+      <c r="ABL80" s="1"/>
+      <c r="ABM80" s="1"/>
+      <c r="ABN80" s="1"/>
+      <c r="ABO80" s="1"/>
+      <c r="ABP80" s="1"/>
+      <c r="ABQ80" s="1"/>
+      <c r="ABR80" s="1"/>
+      <c r="ABS80" s="1"/>
+      <c r="ABT80" s="1"/>
+      <c r="ABU80" s="1"/>
+      <c r="ABV80" s="1"/>
+      <c r="ABW80" s="1"/>
+      <c r="ABX80" s="1"/>
+      <c r="ABY80" s="1"/>
+      <c r="ABZ80" s="1"/>
+      <c r="ACA80" s="1"/>
+      <c r="ACB80" s="1"/>
+      <c r="ACC80" s="1"/>
+      <c r="ACD80" s="1"/>
+      <c r="ACE80" s="1"/>
+      <c r="ACF80" s="1"/>
+      <c r="ACG80" s="1"/>
+      <c r="ACH80" s="1"/>
+      <c r="ACI80" s="1"/>
+      <c r="ACJ80" s="1"/>
+      <c r="ACK80" s="1"/>
+      <c r="ACL80" s="1"/>
+      <c r="ACM80" s="1"/>
+      <c r="ACN80" s="1"/>
+      <c r="ACO80" s="1"/>
+      <c r="ACP80" s="1"/>
+      <c r="ACQ80" s="1"/>
+      <c r="ACR80" s="1"/>
+      <c r="ACS80" s="1"/>
+      <c r="ACT80" s="1"/>
+      <c r="ACU80" s="1"/>
+      <c r="ACV80" s="1"/>
+      <c r="ACW80" s="1"/>
+      <c r="ACX80" s="1"/>
+      <c r="ACY80" s="1"/>
+      <c r="ACZ80" s="1"/>
+      <c r="ADA80" s="1"/>
+      <c r="ADB80" s="1"/>
+      <c r="ADC80" s="1"/>
+      <c r="ADD80" s="1"/>
+      <c r="ADE80" s="1"/>
+      <c r="ADF80" s="1"/>
+      <c r="ADG80" s="1"/>
+      <c r="ADH80" s="1"/>
+      <c r="ADI80" s="1"/>
+      <c r="ADJ80" s="1"/>
+      <c r="ADK80" s="1"/>
+      <c r="ADL80" s="1"/>
+      <c r="ADM80" s="1"/>
+      <c r="ADN80" s="1"/>
+      <c r="ADO80" s="1"/>
+      <c r="ADP80" s="1"/>
+      <c r="ADQ80" s="1"/>
+      <c r="ADR80" s="1"/>
+      <c r="ADS80" s="1"/>
+      <c r="ADT80" s="1"/>
+      <c r="ADU80" s="1"/>
+      <c r="ADV80" s="1"/>
+      <c r="ADW80" s="1"/>
+      <c r="ADX80" s="1"/>
+      <c r="ADY80" s="1"/>
+      <c r="ADZ80" s="1"/>
+      <c r="AEA80" s="1"/>
+      <c r="AEB80" s="1"/>
+      <c r="AEC80" s="1"/>
+      <c r="AED80" s="1"/>
+      <c r="AEE80" s="1"/>
+      <c r="AEF80" s="1"/>
+      <c r="AEG80" s="1"/>
+      <c r="AEH80" s="1"/>
+      <c r="AEI80" s="1"/>
+      <c r="AEJ80" s="1"/>
+      <c r="AEK80" s="1"/>
+      <c r="AEL80" s="1"/>
+      <c r="AEM80" s="1"/>
+      <c r="AEN80" s="1"/>
+      <c r="AEO80" s="1"/>
+      <c r="AEP80" s="1"/>
+      <c r="AEQ80" s="1"/>
+      <c r="AER80" s="1"/>
+      <c r="AES80" s="1"/>
+      <c r="AET80" s="1"/>
+      <c r="AEU80" s="1"/>
+      <c r="AEV80" s="1"/>
+      <c r="AEW80" s="1"/>
+      <c r="AEX80" s="1"/>
+      <c r="AEY80" s="1"/>
+      <c r="AEZ80" s="1"/>
+      <c r="AFA80" s="1"/>
+      <c r="AFB80" s="1"/>
+      <c r="AFC80" s="1"/>
+      <c r="AFD80" s="1"/>
+      <c r="AFE80" s="1"/>
+      <c r="AFF80" s="1"/>
+      <c r="AFG80" s="1"/>
+      <c r="AFH80" s="1"/>
+      <c r="AFI80" s="1"/>
+      <c r="AFJ80" s="1"/>
+      <c r="AFK80" s="1"/>
+      <c r="AFL80" s="1"/>
+      <c r="AFM80" s="1"/>
+      <c r="AFN80" s="1"/>
+      <c r="AFO80" s="1"/>
+      <c r="AFP80" s="1"/>
+      <c r="AFQ80" s="1"/>
+      <c r="AFR80" s="1"/>
+      <c r="AFS80" s="1"/>
+      <c r="AFT80" s="1"/>
+      <c r="AFU80" s="1"/>
+      <c r="AFV80" s="1"/>
+      <c r="AFW80" s="1"/>
+      <c r="AFX80" s="1"/>
+      <c r="AFY80" s="1"/>
+      <c r="AFZ80" s="1"/>
+      <c r="AGA80" s="1"/>
+      <c r="AGB80" s="1"/>
+      <c r="AGC80" s="1"/>
+      <c r="AGD80" s="1"/>
+      <c r="AGE80" s="1"/>
+      <c r="AGF80" s="1"/>
+      <c r="AGG80" s="1"/>
+      <c r="AGH80" s="1"/>
+      <c r="AGI80" s="1"/>
+      <c r="AGJ80" s="1"/>
+      <c r="AGK80" s="1"/>
+      <c r="AGL80" s="1"/>
+      <c r="AGM80" s="1"/>
+      <c r="AGN80" s="1"/>
+      <c r="AGO80" s="1"/>
+      <c r="AGP80" s="1"/>
+      <c r="AGQ80" s="1"/>
+      <c r="AGR80" s="1"/>
+      <c r="AGS80" s="1"/>
+      <c r="AGT80" s="1"/>
+      <c r="AGU80" s="1"/>
+      <c r="AGV80" s="1"/>
+      <c r="AGW80" s="1"/>
+      <c r="AGX80" s="1"/>
+      <c r="AGY80" s="1"/>
+      <c r="AGZ80" s="1"/>
+      <c r="AHA80" s="1"/>
+      <c r="AHB80" s="1"/>
+      <c r="AHC80" s="1"/>
+      <c r="AHD80" s="1"/>
+      <c r="AHE80" s="1"/>
+      <c r="AHF80" s="1"/>
+      <c r="AHG80" s="1"/>
+      <c r="AHH80" s="1"/>
+      <c r="AHI80" s="1"/>
+      <c r="AHJ80" s="1"/>
+      <c r="AHK80" s="1"/>
+      <c r="AHL80" s="1"/>
+      <c r="AHM80" s="1"/>
+      <c r="AHN80" s="1"/>
+      <c r="AHO80" s="1"/>
+      <c r="AHP80" s="1"/>
+      <c r="AHQ80" s="1"/>
+      <c r="AHR80" s="1"/>
+      <c r="AHS80" s="1"/>
+      <c r="AHT80" s="1"/>
+      <c r="AHU80" s="1"/>
+      <c r="AHV80" s="1"/>
+      <c r="AHW80" s="1"/>
+      <c r="AHX80" s="1"/>
+      <c r="AHY80" s="1"/>
+      <c r="AHZ80" s="1"/>
+      <c r="AIA80" s="1"/>
+      <c r="AIB80" s="1"/>
+      <c r="AIC80" s="1"/>
+      <c r="AID80" s="1"/>
+      <c r="AIE80" s="1"/>
+      <c r="AIF80" s="1"/>
+      <c r="AIG80" s="1"/>
+      <c r="AIH80" s="1"/>
+      <c r="AII80" s="1"/>
+      <c r="AIJ80" s="1"/>
+      <c r="AIK80" s="1"/>
+      <c r="AIL80" s="1"/>
+      <c r="AIM80" s="1"/>
+      <c r="AIN80" s="1"/>
+      <c r="AIO80" s="7"/>
+      <c r="AIP80" s="7"/>
+      <c r="AIQ80" s="7"/>
+      <c r="AIR80" s="7"/>
     </row>
-    <row r="76" s="8" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A76" s="59" t="s">
+    <row r="81" ht="15.75" spans="1:928">
+      <c r="A81" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="B76" s="59"/>
-[...6 lines deleted...]
-      <c r="AIS76" s="1"/>
+      <c r="B81" s="74"/>
+      <c r="C81" s="74"/>
+      <c r="D81" s="74"/>
+      <c r="E81" s="74"/>
+      <c r="F81" s="74"/>
+      <c r="G81" s="74"/>
+      <c r="H81" s="74"/>
+      <c r="I81" s="5"/>
+      <c r="J81" s="5"/>
+      <c r="K81" s="5"/>
+      <c r="L81" s="5"/>
+      <c r="M81" s="5"/>
+      <c r="N81" s="5"/>
+      <c r="O81" s="5"/>
+      <c r="P81" s="5"/>
+      <c r="Q81" s="5"/>
+      <c r="R81" s="5"/>
+      <c r="S81" s="5"/>
+      <c r="T81" s="5"/>
+      <c r="U81" s="5"/>
+      <c r="V81" s="5"/>
+      <c r="W81" s="5"/>
+      <c r="X81" s="5"/>
+      <c r="Y81" s="5"/>
+      <c r="Z81" s="5"/>
+      <c r="AA81" s="5"/>
+      <c r="AB81" s="5"/>
+      <c r="AC81" s="5"/>
+      <c r="AD81" s="5"/>
+      <c r="AE81" s="5"/>
+      <c r="AF81" s="5"/>
+      <c r="AG81" s="5"/>
+      <c r="AH81" s="5"/>
+      <c r="AI81" s="5"/>
+      <c r="AJ81" s="5"/>
+      <c r="AK81" s="5"/>
+      <c r="AL81" s="5"/>
+      <c r="AM81" s="5"/>
+      <c r="AN81" s="5"/>
+      <c r="AO81" s="5"/>
+      <c r="AP81" s="5"/>
+      <c r="AQ81" s="5"/>
+      <c r="AR81" s="5"/>
+      <c r="AS81" s="5"/>
+      <c r="AT81" s="5"/>
+      <c r="AU81" s="5"/>
+      <c r="AV81" s="5"/>
+      <c r="AW81" s="5"/>
+      <c r="AX81" s="5"/>
+      <c r="AY81" s="5"/>
+      <c r="AZ81" s="5"/>
+      <c r="BA81" s="5"/>
+      <c r="BB81" s="5"/>
+      <c r="BC81" s="5"/>
+      <c r="BD81" s="5"/>
+      <c r="BE81" s="5"/>
+      <c r="BF81" s="5"/>
+      <c r="BG81" s="5"/>
+      <c r="BH81" s="5"/>
+      <c r="BI81" s="5"/>
+      <c r="BJ81" s="5"/>
+      <c r="BK81" s="5"/>
+      <c r="BL81" s="5"/>
+      <c r="BM81" s="5"/>
+      <c r="BN81" s="5"/>
+      <c r="BO81" s="5"/>
+      <c r="BP81" s="5"/>
+      <c r="BQ81" s="5"/>
+      <c r="BR81" s="5"/>
+      <c r="BS81" s="5"/>
+      <c r="BT81" s="5"/>
+      <c r="BU81" s="5"/>
+      <c r="BV81" s="5"/>
+      <c r="BW81" s="5"/>
+      <c r="BX81" s="5"/>
+      <c r="BY81" s="5"/>
+      <c r="BZ81" s="5"/>
+      <c r="CA81" s="5"/>
+      <c r="CB81" s="5"/>
+      <c r="CC81" s="5"/>
+      <c r="CD81" s="5"/>
+      <c r="CE81" s="5"/>
+      <c r="CF81" s="5"/>
+      <c r="CG81" s="5"/>
+      <c r="CH81" s="5"/>
+      <c r="CI81" s="5"/>
+      <c r="CJ81" s="5"/>
+      <c r="CK81" s="5"/>
+      <c r="CL81" s="5"/>
+      <c r="CM81" s="5"/>
+      <c r="CN81" s="5"/>
+      <c r="CO81" s="5"/>
+      <c r="CP81" s="5"/>
+      <c r="CQ81" s="5"/>
+      <c r="CR81" s="5"/>
+      <c r="CS81" s="5"/>
+      <c r="CT81" s="5"/>
+      <c r="CU81" s="5"/>
+      <c r="CV81" s="5"/>
+      <c r="CW81" s="5"/>
+      <c r="CX81" s="5"/>
+      <c r="CY81" s="5"/>
+      <c r="CZ81" s="5"/>
+      <c r="DA81" s="5"/>
+      <c r="DB81" s="5"/>
+      <c r="DC81" s="5"/>
+      <c r="DD81" s="5"/>
+      <c r="DE81" s="5"/>
+      <c r="DF81" s="5"/>
+      <c r="DG81" s="5"/>
+      <c r="DH81" s="5"/>
+      <c r="DI81" s="5"/>
+      <c r="DJ81" s="5"/>
+      <c r="DK81" s="5"/>
+      <c r="DL81" s="5"/>
+      <c r="DM81" s="5"/>
+      <c r="DN81" s="5"/>
+      <c r="DO81" s="5"/>
+      <c r="DP81" s="5"/>
+      <c r="DQ81" s="5"/>
+      <c r="DR81" s="5"/>
+      <c r="DS81" s="5"/>
+      <c r="DT81" s="5"/>
+      <c r="DU81" s="5"/>
+      <c r="DV81" s="5"/>
+      <c r="DW81" s="5"/>
+      <c r="DX81" s="5"/>
+      <c r="DY81" s="5"/>
+      <c r="DZ81" s="5"/>
+      <c r="EA81" s="5"/>
+      <c r="EB81" s="5"/>
+      <c r="EC81" s="5"/>
+      <c r="ED81" s="5"/>
+      <c r="EE81" s="5"/>
+      <c r="EF81" s="5"/>
+      <c r="EG81" s="5"/>
+      <c r="EH81" s="5"/>
+      <c r="EI81" s="5"/>
+      <c r="EJ81" s="5"/>
+      <c r="EK81" s="5"/>
+      <c r="EL81" s="5"/>
+      <c r="EM81" s="5"/>
+      <c r="EN81" s="5"/>
+      <c r="EO81" s="5"/>
+      <c r="EP81" s="5"/>
+      <c r="EQ81" s="5"/>
+      <c r="ER81" s="5"/>
+      <c r="ES81" s="5"/>
+      <c r="ET81" s="5"/>
+      <c r="EU81" s="5"/>
+      <c r="EV81" s="5"/>
+      <c r="EW81" s="5"/>
+      <c r="EX81" s="5"/>
+      <c r="EY81" s="5"/>
+      <c r="EZ81" s="5"/>
+      <c r="FA81" s="5"/>
+      <c r="FB81" s="5"/>
+      <c r="FC81" s="5"/>
+      <c r="FD81" s="5"/>
+      <c r="FE81" s="5"/>
+      <c r="FF81" s="5"/>
+      <c r="FG81" s="5"/>
+      <c r="FH81" s="5"/>
+      <c r="FI81" s="5"/>
+      <c r="FJ81" s="5"/>
+      <c r="FK81" s="5"/>
+      <c r="FL81" s="5"/>
+      <c r="FM81" s="5"/>
+      <c r="FN81" s="5"/>
+      <c r="FO81" s="5"/>
+      <c r="FP81" s="5"/>
+      <c r="FQ81" s="5"/>
+      <c r="FR81" s="5"/>
+      <c r="FS81" s="5"/>
+      <c r="FT81" s="5"/>
+      <c r="FU81" s="5"/>
+      <c r="FV81" s="5"/>
+      <c r="FW81" s="5"/>
+      <c r="FX81" s="5"/>
+      <c r="FY81" s="5"/>
+      <c r="FZ81" s="5"/>
+      <c r="GA81" s="5"/>
+      <c r="GB81" s="5"/>
+      <c r="GC81" s="5"/>
+      <c r="GD81" s="5"/>
+      <c r="GE81" s="5"/>
+      <c r="GF81" s="5"/>
+      <c r="GG81" s="5"/>
+      <c r="GH81" s="5"/>
+      <c r="GI81" s="5"/>
+      <c r="GJ81" s="5"/>
+      <c r="GK81" s="5"/>
+      <c r="GL81" s="5"/>
+      <c r="GM81" s="5"/>
+      <c r="GN81" s="5"/>
+      <c r="GO81" s="5"/>
+      <c r="GP81" s="5"/>
+      <c r="GQ81" s="5"/>
+      <c r="GR81" s="5"/>
+      <c r="GS81" s="5"/>
+      <c r="GT81" s="5"/>
+      <c r="GU81" s="5"/>
+      <c r="GV81" s="5"/>
+      <c r="GW81" s="5"/>
+      <c r="GX81" s="5"/>
+      <c r="GY81" s="5"/>
+      <c r="GZ81" s="5"/>
+      <c r="HA81" s="5"/>
+      <c r="HB81" s="5"/>
+      <c r="HC81" s="5"/>
+      <c r="HD81" s="5"/>
+      <c r="HE81" s="5"/>
+      <c r="HF81" s="5"/>
+      <c r="HG81" s="5"/>
+      <c r="HH81" s="5"/>
+      <c r="HI81" s="5"/>
+      <c r="HJ81" s="5"/>
+      <c r="HK81" s="5"/>
+      <c r="HL81" s="5"/>
+      <c r="HM81" s="5"/>
+      <c r="HN81" s="5"/>
+      <c r="HO81" s="5"/>
+      <c r="HP81" s="5"/>
+      <c r="HQ81" s="5"/>
+      <c r="HR81" s="5"/>
+      <c r="HS81" s="5"/>
+      <c r="HT81" s="5"/>
+      <c r="HU81" s="5"/>
+      <c r="HV81" s="5"/>
+      <c r="HW81" s="5"/>
+      <c r="HX81" s="5"/>
+      <c r="HY81" s="5"/>
+      <c r="HZ81" s="5"/>
+      <c r="IA81" s="5"/>
+      <c r="IB81" s="5"/>
+      <c r="IC81" s="5"/>
+      <c r="ID81" s="5"/>
+      <c r="IE81" s="5"/>
+      <c r="IF81" s="5"/>
+      <c r="IG81" s="5"/>
+      <c r="IH81" s="5"/>
+      <c r="II81" s="5"/>
+      <c r="IJ81" s="5"/>
+      <c r="IK81" s="5"/>
+      <c r="IL81" s="5"/>
+      <c r="IM81" s="5"/>
+      <c r="IN81" s="5"/>
+      <c r="IO81" s="5"/>
+      <c r="IP81" s="5"/>
+      <c r="IQ81" s="5"/>
+      <c r="IR81" s="5"/>
+      <c r="IS81" s="5"/>
+      <c r="IT81" s="5"/>
+      <c r="IU81" s="5"/>
+      <c r="IV81" s="5"/>
+      <c r="IW81" s="5"/>
+      <c r="IX81" s="5"/>
+      <c r="IY81" s="5"/>
+      <c r="IZ81" s="5"/>
+      <c r="JA81" s="5"/>
+      <c r="JB81" s="5"/>
+      <c r="JC81" s="5"/>
+      <c r="JD81" s="5"/>
+      <c r="JE81" s="5"/>
+      <c r="JF81" s="5"/>
+      <c r="JG81" s="5"/>
+      <c r="JH81" s="5"/>
+      <c r="JI81" s="5"/>
+      <c r="JJ81" s="5"/>
+      <c r="JK81" s="5"/>
+      <c r="JL81" s="5"/>
+      <c r="JM81" s="5"/>
+      <c r="JN81" s="5"/>
+      <c r="JO81" s="5"/>
+      <c r="JP81" s="5"/>
+      <c r="JQ81" s="5"/>
+      <c r="JR81" s="5"/>
+      <c r="JS81" s="5"/>
+      <c r="JT81" s="5"/>
+      <c r="JU81" s="5"/>
+      <c r="JV81" s="5"/>
+      <c r="JW81" s="5"/>
+      <c r="JX81" s="5"/>
+      <c r="JY81" s="5"/>
+      <c r="JZ81" s="5"/>
+      <c r="KA81" s="5"/>
+      <c r="KB81" s="5"/>
+      <c r="KC81" s="5"/>
+      <c r="KD81" s="5"/>
+      <c r="KE81" s="5"/>
+      <c r="KF81" s="5"/>
+      <c r="KG81" s="5"/>
+      <c r="KH81" s="5"/>
+      <c r="KI81" s="5"/>
+      <c r="KJ81" s="5"/>
+      <c r="KK81" s="5"/>
+      <c r="KL81" s="5"/>
+      <c r="KM81" s="5"/>
+      <c r="KN81" s="5"/>
+      <c r="KO81" s="5"/>
+      <c r="KP81" s="5"/>
+      <c r="KQ81" s="5"/>
+      <c r="KR81" s="5"/>
+      <c r="KS81" s="5"/>
+      <c r="KT81" s="5"/>
+      <c r="KU81" s="5"/>
+      <c r="KV81" s="5"/>
+      <c r="KW81" s="5"/>
+      <c r="KX81" s="5"/>
+      <c r="KY81" s="5"/>
+      <c r="KZ81" s="5"/>
+      <c r="LA81" s="5"/>
+      <c r="LB81" s="5"/>
+      <c r="LC81" s="5"/>
+      <c r="LD81" s="5"/>
+      <c r="LE81" s="5"/>
+      <c r="LF81" s="5"/>
+      <c r="LG81" s="5"/>
+      <c r="LH81" s="5"/>
+      <c r="LI81" s="5"/>
+      <c r="LJ81" s="5"/>
+      <c r="LK81" s="5"/>
+      <c r="LL81" s="5"/>
+      <c r="LM81" s="5"/>
+      <c r="LN81" s="5"/>
+      <c r="LO81" s="5"/>
+      <c r="LP81" s="5"/>
+      <c r="LQ81" s="5"/>
+      <c r="LR81" s="5"/>
+      <c r="LS81" s="5"/>
+      <c r="LT81" s="5"/>
+      <c r="LU81" s="5"/>
+      <c r="LV81" s="5"/>
+      <c r="LW81" s="5"/>
+      <c r="LX81" s="5"/>
+      <c r="LY81" s="5"/>
+      <c r="LZ81" s="5"/>
+      <c r="MA81" s="5"/>
+      <c r="MB81" s="5"/>
+      <c r="MC81" s="5"/>
+      <c r="MD81" s="5"/>
+      <c r="ME81" s="5"/>
+      <c r="MF81" s="5"/>
+      <c r="MG81" s="5"/>
+      <c r="MH81" s="5"/>
+      <c r="MI81" s="5"/>
+      <c r="MJ81" s="5"/>
+      <c r="MK81" s="5"/>
+      <c r="ML81" s="5"/>
+      <c r="MM81" s="5"/>
+      <c r="MN81" s="5"/>
+      <c r="MO81" s="5"/>
+      <c r="MP81" s="5"/>
+      <c r="MQ81" s="5"/>
+      <c r="MR81" s="5"/>
+      <c r="MS81" s="5"/>
+      <c r="MT81" s="5"/>
+      <c r="MU81" s="5"/>
+      <c r="MV81" s="5"/>
+      <c r="MW81" s="5"/>
+      <c r="MX81" s="5"/>
+      <c r="MY81" s="5"/>
+      <c r="MZ81" s="5"/>
+      <c r="NA81" s="5"/>
+      <c r="NB81" s="5"/>
+      <c r="NC81" s="5"/>
+      <c r="ND81" s="5"/>
+      <c r="NE81" s="5"/>
+      <c r="NF81" s="5"/>
+      <c r="NG81" s="5"/>
+      <c r="NH81" s="5"/>
+      <c r="NI81" s="5"/>
+      <c r="NJ81" s="5"/>
+      <c r="NK81" s="5"/>
+      <c r="NL81" s="5"/>
+      <c r="NM81" s="5"/>
+      <c r="NN81" s="5"/>
+      <c r="NO81" s="5"/>
+      <c r="NP81" s="5"/>
+      <c r="NQ81" s="5"/>
+      <c r="NR81" s="5"/>
+      <c r="NS81" s="5"/>
+      <c r="NT81" s="5"/>
+      <c r="NU81" s="5"/>
+      <c r="NV81" s="5"/>
+      <c r="NW81" s="5"/>
+      <c r="NX81" s="5"/>
+      <c r="NY81" s="5"/>
+      <c r="NZ81" s="5"/>
+      <c r="OA81" s="5"/>
+      <c r="OB81" s="5"/>
+      <c r="OC81" s="5"/>
+      <c r="OD81" s="5"/>
+      <c r="OE81" s="5"/>
+      <c r="OF81" s="5"/>
+      <c r="OG81" s="5"/>
+      <c r="OH81" s="5"/>
+      <c r="OI81" s="5"/>
+      <c r="OJ81" s="5"/>
+      <c r="OK81" s="5"/>
+      <c r="OL81" s="5"/>
+      <c r="OM81" s="5"/>
+      <c r="ON81" s="5"/>
+      <c r="OO81" s="5"/>
+      <c r="OP81" s="5"/>
+      <c r="OQ81" s="5"/>
+      <c r="OR81" s="5"/>
+      <c r="OS81" s="5"/>
+      <c r="OT81" s="5"/>
+      <c r="OU81" s="5"/>
+      <c r="OV81" s="5"/>
+      <c r="OW81" s="5"/>
+      <c r="OX81" s="5"/>
+      <c r="OY81" s="5"/>
+      <c r="OZ81" s="5"/>
+      <c r="PA81" s="5"/>
+      <c r="PB81" s="5"/>
+      <c r="PC81" s="5"/>
+      <c r="PD81" s="5"/>
+      <c r="PE81" s="5"/>
+      <c r="PF81" s="5"/>
+      <c r="PG81" s="5"/>
+      <c r="PH81" s="5"/>
+      <c r="PI81" s="5"/>
+      <c r="PJ81" s="5"/>
+      <c r="PK81" s="5"/>
+      <c r="PL81" s="5"/>
+      <c r="PM81" s="5"/>
+      <c r="PN81" s="5"/>
+      <c r="PO81" s="5"/>
+      <c r="PP81" s="5"/>
+      <c r="PQ81" s="5"/>
+      <c r="PR81" s="5"/>
+      <c r="PS81" s="5"/>
+      <c r="PT81" s="5"/>
+      <c r="PU81" s="5"/>
+      <c r="PV81" s="5"/>
+      <c r="PW81" s="5"/>
+      <c r="PX81" s="5"/>
+      <c r="PY81" s="5"/>
+      <c r="PZ81" s="5"/>
+      <c r="QA81" s="5"/>
+      <c r="QB81" s="5"/>
+      <c r="QC81" s="5"/>
+      <c r="QD81" s="5"/>
+      <c r="QE81" s="5"/>
+      <c r="QF81" s="5"/>
+      <c r="QG81" s="5"/>
+      <c r="QH81" s="5"/>
+      <c r="QI81" s="5"/>
+      <c r="QJ81" s="5"/>
+      <c r="QK81" s="5"/>
+      <c r="QL81" s="5"/>
+      <c r="QM81" s="5"/>
+      <c r="QN81" s="5"/>
+      <c r="QO81" s="5"/>
+      <c r="QP81" s="5"/>
+      <c r="QQ81" s="5"/>
+      <c r="QR81" s="5"/>
+      <c r="QS81" s="5"/>
+      <c r="QT81" s="5"/>
+      <c r="QU81" s="5"/>
+      <c r="QV81" s="5"/>
+      <c r="QW81" s="5"/>
+      <c r="QX81" s="5"/>
+      <c r="QY81" s="5"/>
+      <c r="QZ81" s="5"/>
+      <c r="RA81" s="5"/>
+      <c r="RB81" s="5"/>
+      <c r="RC81" s="5"/>
+      <c r="RD81" s="5"/>
+      <c r="RE81" s="5"/>
+      <c r="RF81" s="5"/>
+      <c r="RG81" s="5"/>
+      <c r="RH81" s="5"/>
+      <c r="RI81" s="5"/>
+      <c r="RJ81" s="5"/>
+      <c r="RK81" s="5"/>
+      <c r="RL81" s="5"/>
+      <c r="RM81" s="5"/>
+      <c r="RN81" s="5"/>
+      <c r="RO81" s="5"/>
+      <c r="RP81" s="5"/>
+      <c r="RQ81" s="5"/>
+      <c r="RR81" s="5"/>
+      <c r="RS81" s="5"/>
+      <c r="RT81" s="5"/>
+      <c r="RU81" s="5"/>
+      <c r="RV81" s="5"/>
+      <c r="RW81" s="5"/>
+      <c r="RX81" s="5"/>
+      <c r="RY81" s="5"/>
+      <c r="RZ81" s="5"/>
+      <c r="SA81" s="5"/>
+      <c r="SB81" s="5"/>
+      <c r="SC81" s="5"/>
+      <c r="SD81" s="5"/>
+      <c r="SE81" s="5"/>
+      <c r="SF81" s="5"/>
+      <c r="SG81" s="5"/>
+      <c r="SH81" s="5"/>
+      <c r="SI81" s="5"/>
+      <c r="SJ81" s="5"/>
+      <c r="SK81" s="5"/>
+      <c r="SL81" s="5"/>
+      <c r="SM81" s="5"/>
+      <c r="SN81" s="5"/>
+      <c r="SO81" s="5"/>
+      <c r="SP81" s="5"/>
+      <c r="SQ81" s="5"/>
+      <c r="SR81" s="5"/>
+      <c r="SS81" s="5"/>
+      <c r="ST81" s="5"/>
+      <c r="SU81" s="5"/>
+      <c r="SV81" s="5"/>
+      <c r="SW81" s="5"/>
+      <c r="SX81" s="5"/>
+      <c r="SY81" s="5"/>
+      <c r="SZ81" s="5"/>
+      <c r="TA81" s="5"/>
+      <c r="TB81" s="5"/>
+      <c r="TC81" s="5"/>
+      <c r="TD81" s="5"/>
+      <c r="TE81" s="5"/>
+      <c r="TF81" s="5"/>
+      <c r="TG81" s="5"/>
+      <c r="TH81" s="5"/>
+      <c r="TI81" s="5"/>
+      <c r="TJ81" s="5"/>
+      <c r="TK81" s="5"/>
+      <c r="TL81" s="5"/>
+      <c r="TM81" s="5"/>
+      <c r="TN81" s="5"/>
+      <c r="TO81" s="5"/>
+      <c r="TP81" s="5"/>
+      <c r="TQ81" s="5"/>
+      <c r="TR81" s="5"/>
+      <c r="TS81" s="5"/>
+      <c r="TT81" s="5"/>
+      <c r="TU81" s="5"/>
+      <c r="TV81" s="5"/>
+      <c r="TW81" s="5"/>
+      <c r="TX81" s="5"/>
+      <c r="TY81" s="5"/>
+      <c r="TZ81" s="5"/>
+      <c r="UA81" s="5"/>
+      <c r="UB81" s="5"/>
+      <c r="UC81" s="5"/>
+      <c r="UD81" s="5"/>
+      <c r="UE81" s="5"/>
+      <c r="UF81" s="5"/>
+      <c r="UG81" s="5"/>
+      <c r="UH81" s="5"/>
+      <c r="UI81" s="5"/>
+      <c r="UJ81" s="5"/>
+      <c r="UK81" s="5"/>
+      <c r="UL81" s="5"/>
+      <c r="UM81" s="5"/>
+      <c r="UN81" s="5"/>
+      <c r="UO81" s="5"/>
+      <c r="UP81" s="5"/>
+      <c r="UQ81" s="5"/>
+      <c r="UR81" s="5"/>
+      <c r="US81" s="5"/>
+      <c r="UT81" s="5"/>
+      <c r="UU81" s="5"/>
+      <c r="UV81" s="5"/>
+      <c r="UW81" s="5"/>
+      <c r="UX81" s="5"/>
+      <c r="UY81" s="5"/>
+      <c r="UZ81" s="5"/>
+      <c r="VA81" s="5"/>
+      <c r="VB81" s="5"/>
+      <c r="VC81" s="5"/>
+      <c r="VD81" s="5"/>
+      <c r="VE81" s="5"/>
+      <c r="VF81" s="5"/>
+      <c r="VG81" s="5"/>
+      <c r="VH81" s="5"/>
+      <c r="VI81" s="5"/>
+      <c r="VJ81" s="5"/>
+      <c r="VK81" s="5"/>
+      <c r="VL81" s="5"/>
+      <c r="VM81" s="5"/>
+      <c r="VN81" s="5"/>
+      <c r="VO81" s="5"/>
+      <c r="VP81" s="5"/>
+      <c r="VQ81" s="5"/>
+      <c r="VR81" s="5"/>
+      <c r="VS81" s="5"/>
+      <c r="VT81" s="5"/>
+      <c r="VU81" s="5"/>
+      <c r="VV81" s="5"/>
+      <c r="VW81" s="5"/>
+      <c r="VX81" s="5"/>
+      <c r="VY81" s="5"/>
+      <c r="VZ81" s="5"/>
+      <c r="WA81" s="5"/>
+      <c r="WB81" s="5"/>
+      <c r="WC81" s="5"/>
+      <c r="WD81" s="5"/>
+      <c r="WE81" s="5"/>
+      <c r="WF81" s="5"/>
+      <c r="WG81" s="5"/>
+      <c r="WH81" s="5"/>
+      <c r="WI81" s="5"/>
+      <c r="WJ81" s="5"/>
+      <c r="WK81" s="5"/>
+      <c r="WL81" s="5"/>
+      <c r="WM81" s="5"/>
+      <c r="WN81" s="5"/>
+      <c r="WO81" s="5"/>
+      <c r="WP81" s="5"/>
+      <c r="WQ81" s="5"/>
+      <c r="WR81" s="5"/>
+      <c r="WS81" s="5"/>
+      <c r="WT81" s="5"/>
+      <c r="WU81" s="5"/>
+      <c r="WV81" s="5"/>
+      <c r="WW81" s="5"/>
+      <c r="WX81" s="5"/>
+      <c r="WY81" s="5"/>
+      <c r="WZ81" s="5"/>
+      <c r="XA81" s="5"/>
+      <c r="XB81" s="5"/>
+      <c r="XC81" s="5"/>
+      <c r="XD81" s="5"/>
+      <c r="XE81" s="5"/>
+      <c r="XF81" s="5"/>
+      <c r="XG81" s="5"/>
+      <c r="XH81" s="5"/>
+      <c r="XI81" s="5"/>
+      <c r="XJ81" s="5"/>
+      <c r="XK81" s="5"/>
+      <c r="XL81" s="5"/>
+      <c r="XM81" s="5"/>
+      <c r="XN81" s="5"/>
+      <c r="XO81" s="5"/>
+      <c r="XP81" s="5"/>
+      <c r="XQ81" s="5"/>
+      <c r="XR81" s="5"/>
+      <c r="XS81" s="5"/>
+      <c r="XT81" s="5"/>
+      <c r="XU81" s="5"/>
+      <c r="XV81" s="5"/>
+      <c r="XW81" s="5"/>
+      <c r="XX81" s="5"/>
+      <c r="XY81" s="5"/>
+      <c r="XZ81" s="5"/>
+      <c r="YA81" s="5"/>
+      <c r="YB81" s="5"/>
+      <c r="YC81" s="5"/>
+      <c r="YD81" s="5"/>
+      <c r="YE81" s="5"/>
+      <c r="YF81" s="5"/>
+      <c r="YG81" s="5"/>
+      <c r="YH81" s="5"/>
+      <c r="YI81" s="5"/>
+      <c r="YJ81" s="5"/>
+      <c r="YK81" s="5"/>
+      <c r="YL81" s="5"/>
+      <c r="YM81" s="5"/>
+      <c r="YN81" s="5"/>
+      <c r="YO81" s="5"/>
+      <c r="YP81" s="5"/>
+      <c r="YQ81" s="5"/>
+      <c r="YR81" s="5"/>
+      <c r="YS81" s="5"/>
+      <c r="YT81" s="5"/>
+      <c r="YU81" s="5"/>
+      <c r="YV81" s="5"/>
+      <c r="YW81" s="5"/>
+      <c r="YX81" s="5"/>
+      <c r="YY81" s="5"/>
+      <c r="YZ81" s="5"/>
+      <c r="ZA81" s="5"/>
+      <c r="ZB81" s="5"/>
+      <c r="ZC81" s="5"/>
+      <c r="ZD81" s="5"/>
+      <c r="ZE81" s="5"/>
+      <c r="ZF81" s="5"/>
+      <c r="ZG81" s="5"/>
+      <c r="ZH81" s="5"/>
+      <c r="ZI81" s="5"/>
+      <c r="ZJ81" s="5"/>
+      <c r="ZK81" s="5"/>
+      <c r="ZL81" s="5"/>
+      <c r="ZM81" s="5"/>
+      <c r="ZN81" s="5"/>
+      <c r="ZO81" s="5"/>
+      <c r="ZP81" s="5"/>
+      <c r="ZQ81" s="5"/>
+      <c r="ZR81" s="5"/>
+      <c r="ZS81" s="5"/>
+      <c r="ZT81" s="5"/>
+      <c r="ZU81" s="5"/>
+      <c r="ZV81" s="5"/>
+      <c r="ZW81" s="5"/>
+      <c r="ZX81" s="5"/>
+      <c r="ZY81" s="5"/>
+      <c r="ZZ81" s="5"/>
+      <c r="AAA81" s="5"/>
+      <c r="AAB81" s="5"/>
+      <c r="AAC81" s="5"/>
+      <c r="AAD81" s="5"/>
+      <c r="AAE81" s="5"/>
+      <c r="AAF81" s="5"/>
+      <c r="AAG81" s="5"/>
+      <c r="AAH81" s="5"/>
+      <c r="AAI81" s="5"/>
+      <c r="AAJ81" s="5"/>
+      <c r="AAK81" s="5"/>
+      <c r="AAL81" s="5"/>
+      <c r="AAM81" s="5"/>
+      <c r="AAN81" s="5"/>
+      <c r="AAO81" s="5"/>
+      <c r="AAP81" s="5"/>
+      <c r="AAQ81" s="5"/>
+      <c r="AAR81" s="5"/>
+      <c r="AAS81" s="5"/>
+      <c r="AAT81" s="5"/>
+      <c r="AAU81" s="5"/>
+      <c r="AAV81" s="5"/>
+      <c r="AAW81" s="5"/>
+      <c r="AAX81" s="5"/>
+      <c r="AAY81" s="5"/>
+      <c r="AAZ81" s="5"/>
+      <c r="ABA81" s="5"/>
+      <c r="ABB81" s="5"/>
+      <c r="ABC81" s="5"/>
+      <c r="ABD81" s="5"/>
+      <c r="ABE81" s="5"/>
+      <c r="ABF81" s="5"/>
+      <c r="ABG81" s="5"/>
+      <c r="ABH81" s="5"/>
+      <c r="ABI81" s="5"/>
+      <c r="ABJ81" s="5"/>
+      <c r="ABK81" s="5"/>
+      <c r="ABL81" s="5"/>
+      <c r="ABM81" s="5"/>
+      <c r="ABN81" s="5"/>
+      <c r="ABO81" s="5"/>
+      <c r="ABP81" s="5"/>
+      <c r="ABQ81" s="5"/>
+      <c r="ABR81" s="5"/>
+      <c r="ABS81" s="5"/>
+      <c r="ABT81" s="5"/>
+      <c r="ABU81" s="5"/>
+      <c r="ABV81" s="5"/>
+      <c r="ABW81" s="5"/>
+      <c r="ABX81" s="5"/>
+      <c r="ABY81" s="5"/>
+      <c r="ABZ81" s="5"/>
+      <c r="ACA81" s="5"/>
+      <c r="ACB81" s="5"/>
+      <c r="ACC81" s="5"/>
+      <c r="ACD81" s="5"/>
+      <c r="ACE81" s="5"/>
+      <c r="ACF81" s="5"/>
+      <c r="ACG81" s="5"/>
+      <c r="ACH81" s="5"/>
+      <c r="ACI81" s="5"/>
+      <c r="ACJ81" s="5"/>
+      <c r="ACK81" s="5"/>
+      <c r="ACL81" s="5"/>
+      <c r="ACM81" s="5"/>
+      <c r="ACN81" s="5"/>
+      <c r="ACO81" s="5"/>
+      <c r="ACP81" s="5"/>
+      <c r="ACQ81" s="5"/>
+      <c r="ACR81" s="5"/>
+      <c r="ACS81" s="5"/>
+      <c r="ACT81" s="5"/>
+      <c r="ACU81" s="5"/>
+      <c r="ACV81" s="5"/>
+      <c r="ACW81" s="5"/>
+      <c r="ACX81" s="5"/>
+      <c r="ACY81" s="5"/>
+      <c r="ACZ81" s="5"/>
+      <c r="ADA81" s="5"/>
+      <c r="ADB81" s="5"/>
+      <c r="ADC81" s="5"/>
+      <c r="ADD81" s="5"/>
+      <c r="ADE81" s="5"/>
+      <c r="ADF81" s="5"/>
+      <c r="ADG81" s="5"/>
+      <c r="ADH81" s="5"/>
+      <c r="ADI81" s="5"/>
+      <c r="ADJ81" s="5"/>
+      <c r="ADK81" s="5"/>
+      <c r="ADL81" s="5"/>
+      <c r="ADM81" s="5"/>
+      <c r="ADN81" s="5"/>
+      <c r="ADO81" s="5"/>
+      <c r="ADP81" s="5"/>
+      <c r="ADQ81" s="5"/>
+      <c r="ADR81" s="5"/>
+      <c r="ADS81" s="5"/>
+      <c r="ADT81" s="5"/>
+      <c r="ADU81" s="5"/>
+      <c r="ADV81" s="5"/>
+      <c r="ADW81" s="5"/>
+      <c r="ADX81" s="5"/>
+      <c r="ADY81" s="5"/>
+      <c r="ADZ81" s="5"/>
+      <c r="AEA81" s="5"/>
+      <c r="AEB81" s="5"/>
+      <c r="AEC81" s="5"/>
+      <c r="AED81" s="5"/>
+      <c r="AEE81" s="5"/>
+      <c r="AEF81" s="5"/>
+      <c r="AEG81" s="5"/>
+      <c r="AEH81" s="5"/>
+      <c r="AEI81" s="5"/>
+      <c r="AEJ81" s="5"/>
+      <c r="AEK81" s="5"/>
+      <c r="AEL81" s="5"/>
+      <c r="AEM81" s="5"/>
+      <c r="AEN81" s="5"/>
+      <c r="AEO81" s="5"/>
+      <c r="AEP81" s="5"/>
+      <c r="AEQ81" s="5"/>
+      <c r="AER81" s="5"/>
+      <c r="AES81" s="5"/>
+      <c r="AET81" s="5"/>
+      <c r="AEU81" s="5"/>
+      <c r="AEV81" s="5"/>
+      <c r="AEW81" s="5"/>
+      <c r="AEX81" s="5"/>
+      <c r="AEY81" s="5"/>
+      <c r="AEZ81" s="5"/>
+      <c r="AFA81" s="5"/>
+      <c r="AFB81" s="5"/>
+      <c r="AFC81" s="5"/>
+      <c r="AFD81" s="5"/>
+      <c r="AFE81" s="5"/>
+      <c r="AFF81" s="5"/>
+      <c r="AFG81" s="5"/>
+      <c r="AFH81" s="5"/>
+      <c r="AFI81" s="5"/>
+      <c r="AFJ81" s="5"/>
+      <c r="AFK81" s="5"/>
+      <c r="AFL81" s="5"/>
+      <c r="AFM81" s="5"/>
+      <c r="AFN81" s="5"/>
+      <c r="AFO81" s="5"/>
+      <c r="AFP81" s="5"/>
+      <c r="AFQ81" s="5"/>
+      <c r="AFR81" s="5"/>
+      <c r="AFS81" s="5"/>
+      <c r="AFT81" s="5"/>
+      <c r="AFU81" s="5"/>
+      <c r="AFV81" s="5"/>
+      <c r="AFW81" s="5"/>
+      <c r="AFX81" s="5"/>
+      <c r="AFY81" s="5"/>
+      <c r="AFZ81" s="5"/>
+      <c r="AGA81" s="5"/>
+      <c r="AGB81" s="5"/>
+      <c r="AGC81" s="5"/>
+      <c r="AGD81" s="5"/>
+      <c r="AGE81" s="5"/>
+      <c r="AGF81" s="5"/>
+      <c r="AGG81" s="5"/>
+      <c r="AGH81" s="5"/>
+      <c r="AGI81" s="5"/>
+      <c r="AGJ81" s="5"/>
+      <c r="AGK81" s="5"/>
+      <c r="AGL81" s="5"/>
+      <c r="AGM81" s="5"/>
+      <c r="AGN81" s="5"/>
+      <c r="AGO81" s="5"/>
+      <c r="AGP81" s="5"/>
+      <c r="AGQ81" s="5"/>
+      <c r="AGR81" s="5"/>
+      <c r="AGS81" s="5"/>
+      <c r="AGT81" s="5"/>
+      <c r="AGU81" s="5"/>
+      <c r="AGV81" s="5"/>
+      <c r="AGW81" s="5"/>
+      <c r="AGX81" s="5"/>
+      <c r="AGY81" s="5"/>
+      <c r="AGZ81" s="5"/>
+      <c r="AHA81" s="5"/>
+      <c r="AHB81" s="5"/>
+      <c r="AHC81" s="5"/>
+      <c r="AHD81" s="5"/>
+      <c r="AHE81" s="5"/>
+      <c r="AHF81" s="5"/>
+      <c r="AHG81" s="5"/>
+      <c r="AHH81" s="5"/>
+      <c r="AHI81" s="5"/>
+      <c r="AHJ81" s="5"/>
+      <c r="AHK81" s="5"/>
+      <c r="AHL81" s="5"/>
+      <c r="AHM81" s="5"/>
+      <c r="AHN81" s="5"/>
+      <c r="AHO81" s="5"/>
+      <c r="AHP81" s="5"/>
+      <c r="AHQ81" s="5"/>
+      <c r="AHR81" s="5"/>
+      <c r="AHS81" s="5"/>
+      <c r="AHT81" s="5"/>
+      <c r="AHU81" s="5"/>
+      <c r="AHV81" s="5"/>
+      <c r="AHW81" s="5"/>
+      <c r="AHX81" s="5"/>
+      <c r="AHY81" s="5"/>
+      <c r="AHZ81" s="5"/>
+      <c r="AIA81" s="5"/>
+      <c r="AIB81" s="5"/>
+      <c r="AIC81" s="5"/>
+      <c r="AID81" s="5"/>
+      <c r="AIE81" s="5"/>
+      <c r="AIF81" s="5"/>
+      <c r="AIG81" s="5"/>
+      <c r="AIH81" s="5"/>
+      <c r="AII81" s="5"/>
+      <c r="AIJ81" s="5"/>
+      <c r="AIK81" s="5"/>
+      <c r="AIL81" s="5"/>
+      <c r="AIM81" s="5"/>
+      <c r="AIN81" s="5"/>
+      <c r="AIO81" s="5"/>
+      <c r="AIP81" s="5"/>
+      <c r="AIQ81" s="5"/>
+      <c r="AIR81" s="5"/>
     </row>
-    <row r="77" s="8" customFormat="true" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A77" s="37" t="n">
+    <row r="82" ht="13.5" customHeight="1" spans="1:928">
+      <c r="A82" s="39">
         <v>1</v>
       </c>
-      <c r="B77" s="37" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="37" t="n">
+      <c r="B82" s="75" t="s">
+        <v>149</v>
+      </c>
+      <c r="C82" s="51">
+        <v>2</v>
+      </c>
+      <c r="D82" s="20">
+        <v>9100281</v>
+      </c>
+      <c r="E82" s="30">
+        <v>586582</v>
+      </c>
+      <c r="F82" s="30" t="s">
+        <v>150</v>
+      </c>
+      <c r="G82" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="H82" s="76">
+        <v>169.76</v>
+      </c>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5"/>
+      <c r="K82" s="5"/>
+      <c r="L82" s="5"/>
+      <c r="M82" s="5"/>
+      <c r="N82" s="5"/>
+      <c r="O82" s="5"/>
+      <c r="P82" s="5"/>
+      <c r="Q82" s="5"/>
+      <c r="R82" s="5"/>
+      <c r="S82" s="5"/>
+      <c r="T82" s="5"/>
+      <c r="U82" s="5"/>
+      <c r="V82" s="5"/>
+      <c r="W82" s="5"/>
+      <c r="X82" s="5"/>
+      <c r="Y82" s="5"/>
+      <c r="Z82" s="5"/>
+      <c r="AA82" s="5"/>
+      <c r="AB82" s="5"/>
+      <c r="AC82" s="5"/>
+      <c r="AD82" s="5"/>
+      <c r="AE82" s="5"/>
+      <c r="AF82" s="5"/>
+      <c r="AG82" s="5"/>
+      <c r="AH82" s="5"/>
+      <c r="AI82" s="5"/>
+      <c r="AJ82" s="5"/>
+      <c r="AK82" s="5"/>
+      <c r="AL82" s="5"/>
+      <c r="AM82" s="5"/>
+      <c r="AN82" s="5"/>
+      <c r="AO82" s="5"/>
+      <c r="AP82" s="5"/>
+      <c r="AQ82" s="5"/>
+      <c r="AR82" s="5"/>
+      <c r="AS82" s="5"/>
+      <c r="AT82" s="5"/>
+      <c r="AU82" s="5"/>
+      <c r="AV82" s="5"/>
+      <c r="AW82" s="5"/>
+      <c r="AX82" s="5"/>
+      <c r="AY82" s="5"/>
+      <c r="AZ82" s="5"/>
+      <c r="BA82" s="5"/>
+      <c r="BB82" s="5"/>
+      <c r="BC82" s="5"/>
+      <c r="BD82" s="5"/>
+      <c r="BE82" s="5"/>
+      <c r="BF82" s="5"/>
+      <c r="BG82" s="5"/>
+      <c r="BH82" s="5"/>
+      <c r="BI82" s="5"/>
+      <c r="BJ82" s="5"/>
+      <c r="BK82" s="5"/>
+      <c r="BL82" s="5"/>
+      <c r="BM82" s="5"/>
+      <c r="BN82" s="5"/>
+      <c r="BO82" s="5"/>
+      <c r="BP82" s="5"/>
+      <c r="BQ82" s="5"/>
+      <c r="BR82" s="5"/>
+      <c r="BS82" s="5"/>
+      <c r="BT82" s="5"/>
+      <c r="BU82" s="5"/>
+      <c r="BV82" s="5"/>
+      <c r="BW82" s="5"/>
+      <c r="BX82" s="5"/>
+      <c r="BY82" s="5"/>
+      <c r="BZ82" s="5"/>
+      <c r="CA82" s="5"/>
+      <c r="CB82" s="5"/>
+      <c r="CC82" s="5"/>
+      <c r="CD82" s="5"/>
+      <c r="CE82" s="5"/>
+      <c r="CF82" s="5"/>
+      <c r="CG82" s="5"/>
+      <c r="CH82" s="5"/>
+      <c r="CI82" s="5"/>
+      <c r="CJ82" s="5"/>
+      <c r="CK82" s="5"/>
+      <c r="CL82" s="5"/>
+      <c r="CM82" s="5"/>
+      <c r="CN82" s="5"/>
+      <c r="CO82" s="5"/>
+      <c r="CP82" s="5"/>
+      <c r="CQ82" s="5"/>
+      <c r="CR82" s="5"/>
+      <c r="CS82" s="5"/>
+      <c r="CT82" s="5"/>
+      <c r="CU82" s="5"/>
+      <c r="CV82" s="5"/>
+      <c r="CW82" s="5"/>
+      <c r="CX82" s="5"/>
+      <c r="CY82" s="5"/>
+      <c r="CZ82" s="5"/>
+      <c r="DA82" s="5"/>
+      <c r="DB82" s="5"/>
+      <c r="DC82" s="5"/>
+      <c r="DD82" s="5"/>
+      <c r="DE82" s="5"/>
+      <c r="DF82" s="5"/>
+      <c r="DG82" s="5"/>
+      <c r="DH82" s="5"/>
+      <c r="DI82" s="5"/>
+      <c r="DJ82" s="5"/>
+      <c r="DK82" s="5"/>
+      <c r="DL82" s="5"/>
+      <c r="DM82" s="5"/>
+      <c r="DN82" s="5"/>
+      <c r="DO82" s="5"/>
+      <c r="DP82" s="5"/>
+      <c r="DQ82" s="5"/>
+      <c r="DR82" s="5"/>
+      <c r="DS82" s="5"/>
+      <c r="DT82" s="5"/>
+      <c r="DU82" s="5"/>
+      <c r="DV82" s="5"/>
+      <c r="DW82" s="5"/>
+      <c r="DX82" s="5"/>
+      <c r="DY82" s="5"/>
+      <c r="DZ82" s="5"/>
+      <c r="EA82" s="5"/>
+      <c r="EB82" s="5"/>
+      <c r="EC82" s="5"/>
+      <c r="ED82" s="5"/>
+      <c r="EE82" s="5"/>
+      <c r="EF82" s="5"/>
+      <c r="EG82" s="5"/>
+      <c r="EH82" s="5"/>
+      <c r="EI82" s="5"/>
+      <c r="EJ82" s="5"/>
+      <c r="EK82" s="5"/>
+      <c r="EL82" s="5"/>
+      <c r="EM82" s="5"/>
+      <c r="EN82" s="5"/>
+      <c r="EO82" s="5"/>
+      <c r="EP82" s="5"/>
+      <c r="EQ82" s="5"/>
+      <c r="ER82" s="5"/>
+      <c r="ES82" s="5"/>
+      <c r="ET82" s="5"/>
+      <c r="EU82" s="5"/>
+      <c r="EV82" s="5"/>
+      <c r="EW82" s="5"/>
+      <c r="EX82" s="5"/>
+      <c r="EY82" s="5"/>
+      <c r="EZ82" s="5"/>
+      <c r="FA82" s="5"/>
+      <c r="FB82" s="5"/>
+      <c r="FC82" s="5"/>
+      <c r="FD82" s="5"/>
+      <c r="FE82" s="5"/>
+      <c r="FF82" s="5"/>
+      <c r="FG82" s="5"/>
+      <c r="FH82" s="5"/>
+      <c r="FI82" s="5"/>
+      <c r="FJ82" s="5"/>
+      <c r="FK82" s="5"/>
+      <c r="FL82" s="5"/>
+      <c r="FM82" s="5"/>
+      <c r="FN82" s="5"/>
+      <c r="FO82" s="5"/>
+      <c r="FP82" s="5"/>
+      <c r="FQ82" s="5"/>
+      <c r="FR82" s="5"/>
+      <c r="FS82" s="5"/>
+      <c r="FT82" s="5"/>
+      <c r="FU82" s="5"/>
+      <c r="FV82" s="5"/>
+      <c r="FW82" s="5"/>
+      <c r="FX82" s="5"/>
+      <c r="FY82" s="5"/>
+      <c r="FZ82" s="5"/>
+      <c r="GA82" s="5"/>
+      <c r="GB82" s="5"/>
+      <c r="GC82" s="5"/>
+      <c r="GD82" s="5"/>
+      <c r="GE82" s="5"/>
+      <c r="GF82" s="5"/>
+      <c r="GG82" s="5"/>
+      <c r="GH82" s="5"/>
+      <c r="GI82" s="5"/>
+      <c r="GJ82" s="5"/>
+      <c r="GK82" s="5"/>
+      <c r="GL82" s="5"/>
+      <c r="GM82" s="5"/>
+      <c r="GN82" s="5"/>
+      <c r="GO82" s="5"/>
+      <c r="GP82" s="5"/>
+      <c r="GQ82" s="5"/>
+      <c r="GR82" s="5"/>
+      <c r="GS82" s="5"/>
+      <c r="GT82" s="5"/>
+      <c r="GU82" s="5"/>
+      <c r="GV82" s="5"/>
+      <c r="GW82" s="5"/>
+      <c r="GX82" s="5"/>
+      <c r="GY82" s="5"/>
+      <c r="GZ82" s="5"/>
+      <c r="HA82" s="5"/>
+      <c r="HB82" s="5"/>
+      <c r="HC82" s="5"/>
+      <c r="HD82" s="5"/>
+      <c r="HE82" s="5"/>
+      <c r="HF82" s="5"/>
+      <c r="HG82" s="5"/>
+      <c r="HH82" s="5"/>
+      <c r="HI82" s="5"/>
+      <c r="HJ82" s="5"/>
+      <c r="HK82" s="5"/>
+      <c r="HL82" s="5"/>
+      <c r="HM82" s="5"/>
+      <c r="HN82" s="5"/>
+      <c r="HO82" s="5"/>
+      <c r="HP82" s="5"/>
+      <c r="HQ82" s="5"/>
+      <c r="HR82" s="5"/>
+      <c r="HS82" s="5"/>
+      <c r="HT82" s="5"/>
+      <c r="HU82" s="5"/>
+      <c r="HV82" s="5"/>
+      <c r="HW82" s="5"/>
+      <c r="HX82" s="5"/>
+      <c r="HY82" s="5"/>
+      <c r="HZ82" s="5"/>
+      <c r="IA82" s="5"/>
+      <c r="IB82" s="5"/>
+      <c r="IC82" s="5"/>
+      <c r="ID82" s="5"/>
+      <c r="IE82" s="5"/>
+      <c r="IF82" s="5"/>
+      <c r="IG82" s="5"/>
+      <c r="IH82" s="5"/>
+      <c r="II82" s="5"/>
+      <c r="IJ82" s="5"/>
+      <c r="IK82" s="5"/>
+      <c r="IL82" s="5"/>
+      <c r="IM82" s="5"/>
+      <c r="IN82" s="5"/>
+      <c r="IO82" s="5"/>
+      <c r="IP82" s="5"/>
+      <c r="IQ82" s="5"/>
+      <c r="IR82" s="5"/>
+      <c r="IS82" s="5"/>
+      <c r="IT82" s="5"/>
+      <c r="IU82" s="5"/>
+      <c r="IV82" s="5"/>
+      <c r="IW82" s="5"/>
+      <c r="IX82" s="5"/>
+      <c r="IY82" s="5"/>
+      <c r="IZ82" s="5"/>
+      <c r="JA82" s="5"/>
+      <c r="JB82" s="5"/>
+      <c r="JC82" s="5"/>
+      <c r="JD82" s="5"/>
+      <c r="JE82" s="5"/>
+      <c r="JF82" s="5"/>
+      <c r="JG82" s="5"/>
+      <c r="JH82" s="5"/>
+      <c r="JI82" s="5"/>
+      <c r="JJ82" s="5"/>
+      <c r="JK82" s="5"/>
+      <c r="JL82" s="5"/>
+      <c r="JM82" s="5"/>
+      <c r="JN82" s="5"/>
+      <c r="JO82" s="5"/>
+      <c r="JP82" s="5"/>
+      <c r="JQ82" s="5"/>
+      <c r="JR82" s="5"/>
+      <c r="JS82" s="5"/>
+      <c r="JT82" s="5"/>
+      <c r="JU82" s="5"/>
+      <c r="JV82" s="5"/>
+      <c r="JW82" s="5"/>
+      <c r="JX82" s="5"/>
+      <c r="JY82" s="5"/>
+      <c r="JZ82" s="5"/>
+      <c r="KA82" s="5"/>
+      <c r="KB82" s="5"/>
+      <c r="KC82" s="5"/>
+      <c r="KD82" s="5"/>
+      <c r="KE82" s="5"/>
+      <c r="KF82" s="5"/>
+      <c r="KG82" s="5"/>
+      <c r="KH82" s="5"/>
+      <c r="KI82" s="5"/>
+      <c r="KJ82" s="5"/>
+      <c r="KK82" s="5"/>
+      <c r="KL82" s="5"/>
+      <c r="KM82" s="5"/>
+      <c r="KN82" s="5"/>
+      <c r="KO82" s="5"/>
+      <c r="KP82" s="5"/>
+      <c r="KQ82" s="5"/>
+      <c r="KR82" s="5"/>
+      <c r="KS82" s="5"/>
+      <c r="KT82" s="5"/>
+      <c r="KU82" s="5"/>
+      <c r="KV82" s="5"/>
+      <c r="KW82" s="5"/>
+      <c r="KX82" s="5"/>
+      <c r="KY82" s="5"/>
+      <c r="KZ82" s="5"/>
+      <c r="LA82" s="5"/>
+      <c r="LB82" s="5"/>
+      <c r="LC82" s="5"/>
+      <c r="LD82" s="5"/>
+      <c r="LE82" s="5"/>
+      <c r="LF82" s="5"/>
+      <c r="LG82" s="5"/>
+      <c r="LH82" s="5"/>
+      <c r="LI82" s="5"/>
+      <c r="LJ82" s="5"/>
+      <c r="LK82" s="5"/>
+      <c r="LL82" s="5"/>
+      <c r="LM82" s="5"/>
+      <c r="LN82" s="5"/>
+      <c r="LO82" s="5"/>
+      <c r="LP82" s="5"/>
+      <c r="LQ82" s="5"/>
+      <c r="LR82" s="5"/>
+      <c r="LS82" s="5"/>
+      <c r="LT82" s="5"/>
+      <c r="LU82" s="5"/>
+      <c r="LV82" s="5"/>
+      <c r="LW82" s="5"/>
+      <c r="LX82" s="5"/>
+      <c r="LY82" s="5"/>
+      <c r="LZ82" s="5"/>
+      <c r="MA82" s="5"/>
+      <c r="MB82" s="5"/>
+      <c r="MC82" s="5"/>
+      <c r="MD82" s="5"/>
+      <c r="ME82" s="5"/>
+      <c r="MF82" s="5"/>
+      <c r="MG82" s="5"/>
+      <c r="MH82" s="5"/>
+      <c r="MI82" s="5"/>
+      <c r="MJ82" s="5"/>
+      <c r="MK82" s="5"/>
+      <c r="ML82" s="5"/>
+      <c r="MM82" s="5"/>
+      <c r="MN82" s="5"/>
+      <c r="MO82" s="5"/>
+      <c r="MP82" s="5"/>
+      <c r="MQ82" s="5"/>
+      <c r="MR82" s="5"/>
+      <c r="MS82" s="5"/>
+      <c r="MT82" s="5"/>
+      <c r="MU82" s="5"/>
+      <c r="MV82" s="5"/>
+      <c r="MW82" s="5"/>
+      <c r="MX82" s="5"/>
+      <c r="MY82" s="5"/>
+      <c r="MZ82" s="5"/>
+      <c r="NA82" s="5"/>
+      <c r="NB82" s="5"/>
+      <c r="NC82" s="5"/>
+      <c r="ND82" s="5"/>
+      <c r="NE82" s="5"/>
+      <c r="NF82" s="5"/>
+      <c r="NG82" s="5"/>
+      <c r="NH82" s="5"/>
+      <c r="NI82" s="5"/>
+      <c r="NJ82" s="5"/>
+      <c r="NK82" s="5"/>
+      <c r="NL82" s="5"/>
+      <c r="NM82" s="5"/>
+      <c r="NN82" s="5"/>
+      <c r="NO82" s="5"/>
+      <c r="NP82" s="5"/>
+      <c r="NQ82" s="5"/>
+      <c r="NR82" s="5"/>
+      <c r="NS82" s="5"/>
+      <c r="NT82" s="5"/>
+      <c r="NU82" s="5"/>
+      <c r="NV82" s="5"/>
+      <c r="NW82" s="5"/>
+      <c r="NX82" s="5"/>
+      <c r="NY82" s="5"/>
+      <c r="NZ82" s="5"/>
+      <c r="OA82" s="5"/>
+      <c r="OB82" s="5"/>
+      <c r="OC82" s="5"/>
+      <c r="OD82" s="5"/>
+      <c r="OE82" s="5"/>
+      <c r="OF82" s="5"/>
+      <c r="OG82" s="5"/>
+      <c r="OH82" s="5"/>
+      <c r="OI82" s="5"/>
+      <c r="OJ82" s="5"/>
+      <c r="OK82" s="5"/>
+      <c r="OL82" s="5"/>
+      <c r="OM82" s="5"/>
+      <c r="ON82" s="5"/>
+      <c r="OO82" s="5"/>
+      <c r="OP82" s="5"/>
+      <c r="OQ82" s="5"/>
+      <c r="OR82" s="5"/>
+      <c r="OS82" s="5"/>
+      <c r="OT82" s="5"/>
+      <c r="OU82" s="5"/>
+      <c r="OV82" s="5"/>
+      <c r="OW82" s="5"/>
+      <c r="OX82" s="5"/>
+      <c r="OY82" s="5"/>
+      <c r="OZ82" s="5"/>
+      <c r="PA82" s="5"/>
+      <c r="PB82" s="5"/>
+      <c r="PC82" s="5"/>
+      <c r="PD82" s="5"/>
+      <c r="PE82" s="5"/>
+      <c r="PF82" s="5"/>
+      <c r="PG82" s="5"/>
+      <c r="PH82" s="5"/>
+      <c r="PI82" s="5"/>
+      <c r="PJ82" s="5"/>
+      <c r="PK82" s="5"/>
+      <c r="PL82" s="5"/>
+      <c r="PM82" s="5"/>
+      <c r="PN82" s="5"/>
+      <c r="PO82" s="5"/>
+      <c r="PP82" s="5"/>
+      <c r="PQ82" s="5"/>
+      <c r="PR82" s="5"/>
+      <c r="PS82" s="5"/>
+      <c r="PT82" s="5"/>
+      <c r="PU82" s="5"/>
+      <c r="PV82" s="5"/>
+      <c r="PW82" s="5"/>
+      <c r="PX82" s="5"/>
+      <c r="PY82" s="5"/>
+      <c r="PZ82" s="5"/>
+      <c r="QA82" s="5"/>
+      <c r="QB82" s="5"/>
+      <c r="QC82" s="5"/>
+      <c r="QD82" s="5"/>
+      <c r="QE82" s="5"/>
+      <c r="QF82" s="5"/>
+      <c r="QG82" s="5"/>
+      <c r="QH82" s="5"/>
+      <c r="QI82" s="5"/>
+      <c r="QJ82" s="5"/>
+      <c r="QK82" s="5"/>
+      <c r="QL82" s="5"/>
+      <c r="QM82" s="5"/>
+      <c r="QN82" s="5"/>
+      <c r="QO82" s="5"/>
+      <c r="QP82" s="5"/>
+      <c r="QQ82" s="5"/>
+      <c r="QR82" s="5"/>
+      <c r="QS82" s="5"/>
+      <c r="QT82" s="5"/>
+      <c r="QU82" s="5"/>
+      <c r="QV82" s="5"/>
+      <c r="QW82" s="5"/>
+      <c r="QX82" s="5"/>
+      <c r="QY82" s="5"/>
+      <c r="QZ82" s="5"/>
+      <c r="RA82" s="5"/>
+      <c r="RB82" s="5"/>
+      <c r="RC82" s="5"/>
+      <c r="RD82" s="5"/>
+      <c r="RE82" s="5"/>
+      <c r="RF82" s="5"/>
+      <c r="RG82" s="5"/>
+      <c r="RH82" s="5"/>
+      <c r="RI82" s="5"/>
+      <c r="RJ82" s="5"/>
+      <c r="RK82" s="5"/>
+      <c r="RL82" s="5"/>
+      <c r="RM82" s="5"/>
+      <c r="RN82" s="5"/>
+      <c r="RO82" s="5"/>
+      <c r="RP82" s="5"/>
+      <c r="RQ82" s="5"/>
+      <c r="RR82" s="5"/>
+      <c r="RS82" s="5"/>
+      <c r="RT82" s="5"/>
+      <c r="RU82" s="5"/>
+      <c r="RV82" s="5"/>
+      <c r="RW82" s="5"/>
+      <c r="RX82" s="5"/>
+      <c r="RY82" s="5"/>
+      <c r="RZ82" s="5"/>
+      <c r="SA82" s="5"/>
+      <c r="SB82" s="5"/>
+      <c r="SC82" s="5"/>
+      <c r="SD82" s="5"/>
+      <c r="SE82" s="5"/>
+      <c r="SF82" s="5"/>
+      <c r="SG82" s="5"/>
+      <c r="SH82" s="5"/>
+      <c r="SI82" s="5"/>
+      <c r="SJ82" s="5"/>
+      <c r="SK82" s="5"/>
+      <c r="SL82" s="5"/>
+      <c r="SM82" s="5"/>
+      <c r="SN82" s="5"/>
+      <c r="SO82" s="5"/>
+      <c r="SP82" s="5"/>
+      <c r="SQ82" s="5"/>
+      <c r="SR82" s="5"/>
+      <c r="SS82" s="5"/>
+      <c r="ST82" s="5"/>
+      <c r="SU82" s="5"/>
+      <c r="SV82" s="5"/>
+      <c r="SW82" s="5"/>
+      <c r="SX82" s="5"/>
+      <c r="SY82" s="5"/>
+      <c r="SZ82" s="5"/>
+      <c r="TA82" s="5"/>
+      <c r="TB82" s="5"/>
+      <c r="TC82" s="5"/>
+      <c r="TD82" s="5"/>
+      <c r="TE82" s="5"/>
+      <c r="TF82" s="5"/>
+      <c r="TG82" s="5"/>
+      <c r="TH82" s="5"/>
+      <c r="TI82" s="5"/>
+      <c r="TJ82" s="5"/>
+      <c r="TK82" s="5"/>
+      <c r="TL82" s="5"/>
+      <c r="TM82" s="5"/>
+      <c r="TN82" s="5"/>
+      <c r="TO82" s="5"/>
+      <c r="TP82" s="5"/>
+      <c r="TQ82" s="5"/>
+      <c r="TR82" s="5"/>
+      <c r="TS82" s="5"/>
+      <c r="TT82" s="5"/>
+      <c r="TU82" s="5"/>
+      <c r="TV82" s="5"/>
+      <c r="TW82" s="5"/>
+      <c r="TX82" s="5"/>
+      <c r="TY82" s="5"/>
+      <c r="TZ82" s="5"/>
+      <c r="UA82" s="5"/>
+      <c r="UB82" s="5"/>
+      <c r="UC82" s="5"/>
+      <c r="UD82" s="5"/>
+      <c r="UE82" s="5"/>
+      <c r="UF82" s="5"/>
+      <c r="UG82" s="5"/>
+      <c r="UH82" s="5"/>
+      <c r="UI82" s="5"/>
+      <c r="UJ82" s="5"/>
+      <c r="UK82" s="5"/>
+      <c r="UL82" s="5"/>
+      <c r="UM82" s="5"/>
+      <c r="UN82" s="5"/>
+      <c r="UO82" s="5"/>
+      <c r="UP82" s="5"/>
+      <c r="UQ82" s="5"/>
+      <c r="UR82" s="5"/>
+      <c r="US82" s="5"/>
+      <c r="UT82" s="5"/>
+      <c r="UU82" s="5"/>
+      <c r="UV82" s="5"/>
+      <c r="UW82" s="5"/>
+      <c r="UX82" s="5"/>
+      <c r="UY82" s="5"/>
+      <c r="UZ82" s="5"/>
+      <c r="VA82" s="5"/>
+      <c r="VB82" s="5"/>
+      <c r="VC82" s="5"/>
+      <c r="VD82" s="5"/>
+      <c r="VE82" s="5"/>
+      <c r="VF82" s="5"/>
+      <c r="VG82" s="5"/>
+      <c r="VH82" s="5"/>
+      <c r="VI82" s="5"/>
+      <c r="VJ82" s="5"/>
+      <c r="VK82" s="5"/>
+      <c r="VL82" s="5"/>
+      <c r="VM82" s="5"/>
+      <c r="VN82" s="5"/>
+      <c r="VO82" s="5"/>
+      <c r="VP82" s="5"/>
+      <c r="VQ82" s="5"/>
+      <c r="VR82" s="5"/>
+      <c r="VS82" s="5"/>
+      <c r="VT82" s="5"/>
+      <c r="VU82" s="5"/>
+      <c r="VV82" s="5"/>
+      <c r="VW82" s="5"/>
+      <c r="VX82" s="5"/>
+      <c r="VY82" s="5"/>
+      <c r="VZ82" s="5"/>
+      <c r="WA82" s="5"/>
+      <c r="WB82" s="5"/>
+      <c r="WC82" s="5"/>
+      <c r="WD82" s="5"/>
+      <c r="WE82" s="5"/>
+      <c r="WF82" s="5"/>
+      <c r="WG82" s="5"/>
+      <c r="WH82" s="5"/>
+      <c r="WI82" s="5"/>
+      <c r="WJ82" s="5"/>
+      <c r="WK82" s="5"/>
+      <c r="WL82" s="5"/>
+      <c r="WM82" s="5"/>
+      <c r="WN82" s="5"/>
+      <c r="WO82" s="5"/>
+      <c r="WP82" s="5"/>
+      <c r="WQ82" s="5"/>
+      <c r="WR82" s="5"/>
+      <c r="WS82" s="5"/>
+      <c r="WT82" s="5"/>
+      <c r="WU82" s="5"/>
+      <c r="WV82" s="5"/>
+      <c r="WW82" s="5"/>
+      <c r="WX82" s="5"/>
+      <c r="WY82" s="5"/>
+      <c r="WZ82" s="5"/>
+      <c r="XA82" s="5"/>
+      <c r="XB82" s="5"/>
+      <c r="XC82" s="5"/>
+      <c r="XD82" s="5"/>
+      <c r="XE82" s="5"/>
+      <c r="XF82" s="5"/>
+      <c r="XG82" s="5"/>
+      <c r="XH82" s="5"/>
+      <c r="XI82" s="5"/>
+      <c r="XJ82" s="5"/>
+      <c r="XK82" s="5"/>
+      <c r="XL82" s="5"/>
+      <c r="XM82" s="5"/>
+      <c r="XN82" s="5"/>
+      <c r="XO82" s="5"/>
+      <c r="XP82" s="5"/>
+      <c r="XQ82" s="5"/>
+      <c r="XR82" s="5"/>
+      <c r="XS82" s="5"/>
+      <c r="XT82" s="5"/>
+      <c r="XU82" s="5"/>
+      <c r="XV82" s="5"/>
+      <c r="XW82" s="5"/>
+      <c r="XX82" s="5"/>
+      <c r="XY82" s="5"/>
+      <c r="XZ82" s="5"/>
+      <c r="YA82" s="5"/>
+      <c r="YB82" s="5"/>
+      <c r="YC82" s="5"/>
+      <c r="YD82" s="5"/>
+      <c r="YE82" s="5"/>
+      <c r="YF82" s="5"/>
+      <c r="YG82" s="5"/>
+      <c r="YH82" s="5"/>
+      <c r="YI82" s="5"/>
+      <c r="YJ82" s="5"/>
+      <c r="YK82" s="5"/>
+      <c r="YL82" s="5"/>
+      <c r="YM82" s="5"/>
+      <c r="YN82" s="5"/>
+      <c r="YO82" s="5"/>
+      <c r="YP82" s="5"/>
+      <c r="YQ82" s="5"/>
+      <c r="YR82" s="5"/>
+      <c r="YS82" s="5"/>
+      <c r="YT82" s="5"/>
+      <c r="YU82" s="5"/>
+      <c r="YV82" s="5"/>
+      <c r="YW82" s="5"/>
+      <c r="YX82" s="5"/>
+      <c r="YY82" s="5"/>
+      <c r="YZ82" s="5"/>
+      <c r="ZA82" s="5"/>
+      <c r="ZB82" s="5"/>
+      <c r="ZC82" s="5"/>
+      <c r="ZD82" s="5"/>
+      <c r="ZE82" s="5"/>
+      <c r="ZF82" s="5"/>
+      <c r="ZG82" s="5"/>
+      <c r="ZH82" s="5"/>
+      <c r="ZI82" s="5"/>
+      <c r="ZJ82" s="5"/>
+      <c r="ZK82" s="5"/>
+      <c r="ZL82" s="5"/>
+      <c r="ZM82" s="5"/>
+      <c r="ZN82" s="5"/>
+      <c r="ZO82" s="5"/>
+      <c r="ZP82" s="5"/>
+      <c r="ZQ82" s="5"/>
+      <c r="ZR82" s="5"/>
+      <c r="ZS82" s="5"/>
+      <c r="ZT82" s="5"/>
+      <c r="ZU82" s="5"/>
+      <c r="ZV82" s="5"/>
+      <c r="ZW82" s="5"/>
+      <c r="ZX82" s="5"/>
+      <c r="ZY82" s="5"/>
+      <c r="ZZ82" s="5"/>
+      <c r="AAA82" s="5"/>
+      <c r="AAB82" s="5"/>
+      <c r="AAC82" s="5"/>
+      <c r="AAD82" s="5"/>
+      <c r="AAE82" s="5"/>
+      <c r="AAF82" s="5"/>
+      <c r="AAG82" s="5"/>
+      <c r="AAH82" s="5"/>
+      <c r="AAI82" s="5"/>
+      <c r="AAJ82" s="5"/>
+      <c r="AAK82" s="5"/>
+      <c r="AAL82" s="5"/>
+      <c r="AAM82" s="5"/>
+      <c r="AAN82" s="5"/>
+      <c r="AAO82" s="5"/>
+      <c r="AAP82" s="5"/>
+      <c r="AAQ82" s="5"/>
+      <c r="AAR82" s="5"/>
+      <c r="AAS82" s="5"/>
+      <c r="AAT82" s="5"/>
+      <c r="AAU82" s="5"/>
+      <c r="AAV82" s="5"/>
+      <c r="AAW82" s="5"/>
+      <c r="AAX82" s="5"/>
+      <c r="AAY82" s="5"/>
+      <c r="AAZ82" s="5"/>
+      <c r="ABA82" s="5"/>
+      <c r="ABB82" s="5"/>
+      <c r="ABC82" s="5"/>
+      <c r="ABD82" s="5"/>
+      <c r="ABE82" s="5"/>
+      <c r="ABF82" s="5"/>
+      <c r="ABG82" s="5"/>
+      <c r="ABH82" s="5"/>
+      <c r="ABI82" s="5"/>
+      <c r="ABJ82" s="5"/>
+      <c r="ABK82" s="5"/>
+      <c r="ABL82" s="5"/>
+      <c r="ABM82" s="5"/>
+      <c r="ABN82" s="5"/>
+      <c r="ABO82" s="5"/>
+      <c r="ABP82" s="5"/>
+      <c r="ABQ82" s="5"/>
+      <c r="ABR82" s="5"/>
+      <c r="ABS82" s="5"/>
+      <c r="ABT82" s="5"/>
+      <c r="ABU82" s="5"/>
+      <c r="ABV82" s="5"/>
+      <c r="ABW82" s="5"/>
+      <c r="ABX82" s="5"/>
+      <c r="ABY82" s="5"/>
+      <c r="ABZ82" s="5"/>
+      <c r="ACA82" s="5"/>
+      <c r="ACB82" s="5"/>
+      <c r="ACC82" s="5"/>
+      <c r="ACD82" s="5"/>
+      <c r="ACE82" s="5"/>
+      <c r="ACF82" s="5"/>
+      <c r="ACG82" s="5"/>
+      <c r="ACH82" s="5"/>
+      <c r="ACI82" s="5"/>
+      <c r="ACJ82" s="5"/>
+      <c r="ACK82" s="5"/>
+      <c r="ACL82" s="5"/>
+      <c r="ACM82" s="5"/>
+      <c r="ACN82" s="5"/>
+      <c r="ACO82" s="5"/>
+      <c r="ACP82" s="5"/>
+      <c r="ACQ82" s="5"/>
+      <c r="ACR82" s="5"/>
+      <c r="ACS82" s="5"/>
+      <c r="ACT82" s="5"/>
+      <c r="ACU82" s="5"/>
+      <c r="ACV82" s="5"/>
+      <c r="ACW82" s="5"/>
+      <c r="ACX82" s="5"/>
+      <c r="ACY82" s="5"/>
+      <c r="ACZ82" s="5"/>
+      <c r="ADA82" s="5"/>
+      <c r="ADB82" s="5"/>
+      <c r="ADC82" s="5"/>
+      <c r="ADD82" s="5"/>
+      <c r="ADE82" s="5"/>
+      <c r="ADF82" s="5"/>
+      <c r="ADG82" s="5"/>
+      <c r="ADH82" s="5"/>
+      <c r="ADI82" s="5"/>
+      <c r="ADJ82" s="5"/>
+      <c r="ADK82" s="5"/>
+      <c r="ADL82" s="5"/>
+      <c r="ADM82" s="5"/>
+      <c r="ADN82" s="5"/>
+      <c r="ADO82" s="5"/>
+      <c r="ADP82" s="5"/>
+      <c r="ADQ82" s="5"/>
+      <c r="ADR82" s="5"/>
+      <c r="ADS82" s="5"/>
+      <c r="ADT82" s="5"/>
+      <c r="ADU82" s="5"/>
+      <c r="ADV82" s="5"/>
+      <c r="ADW82" s="5"/>
+      <c r="ADX82" s="5"/>
+      <c r="ADY82" s="5"/>
+      <c r="ADZ82" s="5"/>
+      <c r="AEA82" s="5"/>
+      <c r="AEB82" s="5"/>
+      <c r="AEC82" s="5"/>
+      <c r="AED82" s="5"/>
+      <c r="AEE82" s="5"/>
+      <c r="AEF82" s="5"/>
+      <c r="AEG82" s="5"/>
+      <c r="AEH82" s="5"/>
+      <c r="AEI82" s="5"/>
+      <c r="AEJ82" s="5"/>
+      <c r="AEK82" s="5"/>
+      <c r="AEL82" s="5"/>
+      <c r="AEM82" s="5"/>
+      <c r="AEN82" s="5"/>
+      <c r="AEO82" s="5"/>
+      <c r="AEP82" s="5"/>
+      <c r="AEQ82" s="5"/>
+      <c r="AER82" s="5"/>
+      <c r="AES82" s="5"/>
+      <c r="AET82" s="5"/>
+      <c r="AEU82" s="5"/>
+      <c r="AEV82" s="5"/>
+      <c r="AEW82" s="5"/>
+      <c r="AEX82" s="5"/>
+      <c r="AEY82" s="5"/>
+      <c r="AEZ82" s="5"/>
+      <c r="AFA82" s="5"/>
+      <c r="AFB82" s="5"/>
+      <c r="AFC82" s="5"/>
+      <c r="AFD82" s="5"/>
+      <c r="AFE82" s="5"/>
+      <c r="AFF82" s="5"/>
+      <c r="AFG82" s="5"/>
+      <c r="AFH82" s="5"/>
+      <c r="AFI82" s="5"/>
+      <c r="AFJ82" s="5"/>
+      <c r="AFK82" s="5"/>
+      <c r="AFL82" s="5"/>
+      <c r="AFM82" s="5"/>
+      <c r="AFN82" s="5"/>
+      <c r="AFO82" s="5"/>
+      <c r="AFP82" s="5"/>
+      <c r="AFQ82" s="5"/>
+      <c r="AFR82" s="5"/>
+      <c r="AFS82" s="5"/>
+      <c r="AFT82" s="5"/>
+      <c r="AFU82" s="5"/>
+      <c r="AFV82" s="5"/>
+      <c r="AFW82" s="5"/>
+      <c r="AFX82" s="5"/>
+      <c r="AFY82" s="5"/>
+      <c r="AFZ82" s="5"/>
+      <c r="AGA82" s="5"/>
+      <c r="AGB82" s="5"/>
+      <c r="AGC82" s="5"/>
+      <c r="AGD82" s="5"/>
+      <c r="AGE82" s="5"/>
+      <c r="AGF82" s="5"/>
+      <c r="AGG82" s="5"/>
+      <c r="AGH82" s="5"/>
+      <c r="AGI82" s="5"/>
+      <c r="AGJ82" s="5"/>
+      <c r="AGK82" s="5"/>
+      <c r="AGL82" s="5"/>
+      <c r="AGM82" s="5"/>
+      <c r="AGN82" s="5"/>
+      <c r="AGO82" s="5"/>
+      <c r="AGP82" s="5"/>
+      <c r="AGQ82" s="5"/>
+      <c r="AGR82" s="5"/>
+      <c r="AGS82" s="5"/>
+      <c r="AGT82" s="5"/>
+      <c r="AGU82" s="5"/>
+      <c r="AGV82" s="5"/>
+      <c r="AGW82" s="5"/>
+      <c r="AGX82" s="5"/>
+      <c r="AGY82" s="5"/>
+      <c r="AGZ82" s="5"/>
+      <c r="AHA82" s="5"/>
+      <c r="AHB82" s="5"/>
+      <c r="AHC82" s="5"/>
+      <c r="AHD82" s="5"/>
+      <c r="AHE82" s="5"/>
+      <c r="AHF82" s="5"/>
+      <c r="AHG82" s="5"/>
+      <c r="AHH82" s="5"/>
+      <c r="AHI82" s="5"/>
+      <c r="AHJ82" s="5"/>
+      <c r="AHK82" s="5"/>
+      <c r="AHL82" s="5"/>
+      <c r="AHM82" s="5"/>
+      <c r="AHN82" s="5"/>
+      <c r="AHO82" s="5"/>
+      <c r="AHP82" s="5"/>
+      <c r="AHQ82" s="5"/>
+      <c r="AHR82" s="5"/>
+      <c r="AHS82" s="5"/>
+      <c r="AHT82" s="5"/>
+      <c r="AHU82" s="5"/>
+      <c r="AHV82" s="5"/>
+      <c r="AHW82" s="5"/>
+      <c r="AHX82" s="5"/>
+      <c r="AHY82" s="5"/>
+      <c r="AHZ82" s="5"/>
+      <c r="AIA82" s="5"/>
+      <c r="AIB82" s="5"/>
+      <c r="AIC82" s="5"/>
+      <c r="AID82" s="5"/>
+      <c r="AIE82" s="5"/>
+      <c r="AIF82" s="5"/>
+      <c r="AIG82" s="5"/>
+      <c r="AIH82" s="5"/>
+      <c r="AII82" s="5"/>
+      <c r="AIJ82" s="5"/>
+      <c r="AIK82" s="5"/>
+      <c r="AIL82" s="5"/>
+      <c r="AIM82" s="5"/>
+      <c r="AIN82" s="5"/>
+      <c r="AIO82" s="5"/>
+      <c r="AIP82" s="5"/>
+      <c r="AIQ82" s="5"/>
+      <c r="AIR82" s="5"/>
+    </row>
+    <row r="83" spans="1:928">
+      <c r="A83" s="39"/>
+      <c r="B83" s="75"/>
+      <c r="C83" s="51"/>
+      <c r="D83" s="20">
+        <v>9100281</v>
+      </c>
+      <c r="E83" s="30">
+        <v>560074</v>
+      </c>
+      <c r="F83" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="G83" s="30" t="s">
+        <v>152</v>
+      </c>
+      <c r="H83" s="76">
+        <v>240.81</v>
+      </c>
+      <c r="I83" s="5"/>
+      <c r="J83" s="5"/>
+      <c r="K83" s="5"/>
+      <c r="L83" s="5"/>
+      <c r="M83" s="5"/>
+      <c r="N83" s="5"/>
+      <c r="O83" s="5"/>
+      <c r="P83" s="5"/>
+      <c r="Q83" s="5"/>
+      <c r="R83" s="5"/>
+      <c r="S83" s="5"/>
+      <c r="T83" s="5"/>
+      <c r="U83" s="5"/>
+      <c r="V83" s="5"/>
+      <c r="W83" s="5"/>
+      <c r="X83" s="5"/>
+      <c r="Y83" s="5"/>
+      <c r="Z83" s="5"/>
+      <c r="AA83" s="5"/>
+      <c r="AB83" s="5"/>
+      <c r="AC83" s="5"/>
+      <c r="AD83" s="5"/>
+      <c r="AE83" s="5"/>
+      <c r="AF83" s="5"/>
+      <c r="AG83" s="5"/>
+      <c r="AH83" s="5"/>
+      <c r="AI83" s="5"/>
+      <c r="AJ83" s="5"/>
+      <c r="AK83" s="5"/>
+      <c r="AL83" s="5"/>
+      <c r="AM83" s="5"/>
+      <c r="AN83" s="5"/>
+      <c r="AO83" s="5"/>
+      <c r="AP83" s="5"/>
+      <c r="AQ83" s="5"/>
+      <c r="AR83" s="5"/>
+      <c r="AS83" s="5"/>
+      <c r="AT83" s="5"/>
+      <c r="AU83" s="5"/>
+      <c r="AV83" s="5"/>
+      <c r="AW83" s="5"/>
+      <c r="AX83" s="5"/>
+      <c r="AY83" s="5"/>
+      <c r="AZ83" s="5"/>
+      <c r="BA83" s="5"/>
+      <c r="BB83" s="5"/>
+      <c r="BC83" s="5"/>
+      <c r="BD83" s="5"/>
+      <c r="BE83" s="5"/>
+      <c r="BF83" s="5"/>
+      <c r="BG83" s="5"/>
+      <c r="BH83" s="5"/>
+      <c r="BI83" s="5"/>
+      <c r="BJ83" s="5"/>
+      <c r="BK83" s="5"/>
+      <c r="BL83" s="5"/>
+      <c r="BM83" s="5"/>
+      <c r="BN83" s="5"/>
+      <c r="BO83" s="5"/>
+      <c r="BP83" s="5"/>
+      <c r="BQ83" s="5"/>
+      <c r="BR83" s="5"/>
+      <c r="BS83" s="5"/>
+      <c r="BT83" s="5"/>
+      <c r="BU83" s="5"/>
+      <c r="BV83" s="5"/>
+      <c r="BW83" s="5"/>
+      <c r="BX83" s="5"/>
+      <c r="BY83" s="5"/>
+      <c r="BZ83" s="5"/>
+      <c r="CA83" s="5"/>
+      <c r="CB83" s="5"/>
+      <c r="CC83" s="5"/>
+      <c r="CD83" s="5"/>
+      <c r="CE83" s="5"/>
+      <c r="CF83" s="5"/>
+      <c r="CG83" s="5"/>
+      <c r="CH83" s="5"/>
+      <c r="CI83" s="5"/>
+      <c r="CJ83" s="5"/>
+      <c r="CK83" s="5"/>
+      <c r="CL83" s="5"/>
+      <c r="CM83" s="5"/>
+      <c r="CN83" s="5"/>
+      <c r="CO83" s="5"/>
+      <c r="CP83" s="5"/>
+      <c r="CQ83" s="5"/>
+      <c r="CR83" s="5"/>
+      <c r="CS83" s="5"/>
+      <c r="CT83" s="5"/>
+      <c r="CU83" s="5"/>
+      <c r="CV83" s="5"/>
+      <c r="CW83" s="5"/>
+      <c r="CX83" s="5"/>
+      <c r="CY83" s="5"/>
+      <c r="CZ83" s="5"/>
+      <c r="DA83" s="5"/>
+      <c r="DB83" s="5"/>
+      <c r="DC83" s="5"/>
+      <c r="DD83" s="5"/>
+      <c r="DE83" s="5"/>
+      <c r="DF83" s="5"/>
+      <c r="DG83" s="5"/>
+      <c r="DH83" s="5"/>
+      <c r="DI83" s="5"/>
+      <c r="DJ83" s="5"/>
+      <c r="DK83" s="5"/>
+      <c r="DL83" s="5"/>
+      <c r="DM83" s="5"/>
+      <c r="DN83" s="5"/>
+      <c r="DO83" s="5"/>
+      <c r="DP83" s="5"/>
+      <c r="DQ83" s="5"/>
+      <c r="DR83" s="5"/>
+      <c r="DS83" s="5"/>
+      <c r="DT83" s="5"/>
+      <c r="DU83" s="5"/>
+      <c r="DV83" s="5"/>
+      <c r="DW83" s="5"/>
+      <c r="DX83" s="5"/>
+      <c r="DY83" s="5"/>
+      <c r="DZ83" s="5"/>
+      <c r="EA83" s="5"/>
+      <c r="EB83" s="5"/>
+      <c r="EC83" s="5"/>
+      <c r="ED83" s="5"/>
+      <c r="EE83" s="5"/>
+      <c r="EF83" s="5"/>
+      <c r="EG83" s="5"/>
+      <c r="EH83" s="5"/>
+      <c r="EI83" s="5"/>
+      <c r="EJ83" s="5"/>
+      <c r="EK83" s="5"/>
+      <c r="EL83" s="5"/>
+      <c r="EM83" s="5"/>
+      <c r="EN83" s="5"/>
+      <c r="EO83" s="5"/>
+      <c r="EP83" s="5"/>
+      <c r="EQ83" s="5"/>
+      <c r="ER83" s="5"/>
+      <c r="ES83" s="5"/>
+      <c r="ET83" s="5"/>
+      <c r="EU83" s="5"/>
+      <c r="EV83" s="5"/>
+      <c r="EW83" s="5"/>
+      <c r="EX83" s="5"/>
+      <c r="EY83" s="5"/>
+      <c r="EZ83" s="5"/>
+      <c r="FA83" s="5"/>
+      <c r="FB83" s="5"/>
+      <c r="FC83" s="5"/>
+      <c r="FD83" s="5"/>
+      <c r="FE83" s="5"/>
+      <c r="FF83" s="5"/>
+      <c r="FG83" s="5"/>
+      <c r="FH83" s="5"/>
+      <c r="FI83" s="5"/>
+      <c r="FJ83" s="5"/>
+      <c r="FK83" s="5"/>
+      <c r="FL83" s="5"/>
+      <c r="FM83" s="5"/>
+      <c r="FN83" s="5"/>
+      <c r="FO83" s="5"/>
+      <c r="FP83" s="5"/>
+      <c r="FQ83" s="5"/>
+      <c r="FR83" s="5"/>
+      <c r="FS83" s="5"/>
+      <c r="FT83" s="5"/>
+      <c r="FU83" s="5"/>
+      <c r="FV83" s="5"/>
+      <c r="FW83" s="5"/>
+      <c r="FX83" s="5"/>
+      <c r="FY83" s="5"/>
+      <c r="FZ83" s="5"/>
+      <c r="GA83" s="5"/>
+      <c r="GB83" s="5"/>
+      <c r="GC83" s="5"/>
+      <c r="GD83" s="5"/>
+      <c r="GE83" s="5"/>
+      <c r="GF83" s="5"/>
+      <c r="GG83" s="5"/>
+      <c r="GH83" s="5"/>
+      <c r="GI83" s="5"/>
+      <c r="GJ83" s="5"/>
+      <c r="GK83" s="5"/>
+      <c r="GL83" s="5"/>
+      <c r="GM83" s="5"/>
+      <c r="GN83" s="5"/>
+      <c r="GO83" s="5"/>
+      <c r="GP83" s="5"/>
+      <c r="GQ83" s="5"/>
+      <c r="GR83" s="5"/>
+      <c r="GS83" s="5"/>
+      <c r="GT83" s="5"/>
+      <c r="GU83" s="5"/>
+      <c r="GV83" s="5"/>
+      <c r="GW83" s="5"/>
+      <c r="GX83" s="5"/>
+      <c r="GY83" s="5"/>
+      <c r="GZ83" s="5"/>
+      <c r="HA83" s="5"/>
+      <c r="HB83" s="5"/>
+      <c r="HC83" s="5"/>
+      <c r="HD83" s="5"/>
+      <c r="HE83" s="5"/>
+      <c r="HF83" s="5"/>
+      <c r="HG83" s="5"/>
+      <c r="HH83" s="5"/>
+      <c r="HI83" s="5"/>
+      <c r="HJ83" s="5"/>
+      <c r="HK83" s="5"/>
+      <c r="HL83" s="5"/>
+      <c r="HM83" s="5"/>
+      <c r="HN83" s="5"/>
+      <c r="HO83" s="5"/>
+      <c r="HP83" s="5"/>
+      <c r="HQ83" s="5"/>
+      <c r="HR83" s="5"/>
+      <c r="HS83" s="5"/>
+      <c r="HT83" s="5"/>
+      <c r="HU83" s="5"/>
+      <c r="HV83" s="5"/>
+      <c r="HW83" s="5"/>
+      <c r="HX83" s="5"/>
+      <c r="HY83" s="5"/>
+      <c r="HZ83" s="5"/>
+      <c r="IA83" s="5"/>
+      <c r="IB83" s="5"/>
+      <c r="IC83" s="5"/>
+      <c r="ID83" s="5"/>
+      <c r="IE83" s="5"/>
+      <c r="IF83" s="5"/>
+      <c r="IG83" s="5"/>
+      <c r="IH83" s="5"/>
+      <c r="II83" s="5"/>
+      <c r="IJ83" s="5"/>
+      <c r="IK83" s="5"/>
+      <c r="IL83" s="5"/>
+      <c r="IM83" s="5"/>
+      <c r="IN83" s="5"/>
+      <c r="IO83" s="5"/>
+      <c r="IP83" s="5"/>
+      <c r="IQ83" s="5"/>
+      <c r="IR83" s="5"/>
+      <c r="IS83" s="5"/>
+      <c r="IT83" s="5"/>
+      <c r="IU83" s="5"/>
+      <c r="IV83" s="5"/>
+      <c r="IW83" s="5"/>
+      <c r="IX83" s="5"/>
+      <c r="IY83" s="5"/>
+      <c r="IZ83" s="5"/>
+      <c r="JA83" s="5"/>
+      <c r="JB83" s="5"/>
+      <c r="JC83" s="5"/>
+      <c r="JD83" s="5"/>
+      <c r="JE83" s="5"/>
+      <c r="JF83" s="5"/>
+      <c r="JG83" s="5"/>
+      <c r="JH83" s="5"/>
+      <c r="JI83" s="5"/>
+      <c r="JJ83" s="5"/>
+      <c r="JK83" s="5"/>
+      <c r="JL83" s="5"/>
+      <c r="JM83" s="5"/>
+      <c r="JN83" s="5"/>
+      <c r="JO83" s="5"/>
+      <c r="JP83" s="5"/>
+      <c r="JQ83" s="5"/>
+      <c r="JR83" s="5"/>
+      <c r="JS83" s="5"/>
+      <c r="JT83" s="5"/>
+      <c r="JU83" s="5"/>
+      <c r="JV83" s="5"/>
+      <c r="JW83" s="5"/>
+      <c r="JX83" s="5"/>
+      <c r="JY83" s="5"/>
+      <c r="JZ83" s="5"/>
+      <c r="KA83" s="5"/>
+      <c r="KB83" s="5"/>
+      <c r="KC83" s="5"/>
+      <c r="KD83" s="5"/>
+      <c r="KE83" s="5"/>
+      <c r="KF83" s="5"/>
+      <c r="KG83" s="5"/>
+      <c r="KH83" s="5"/>
+      <c r="KI83" s="5"/>
+      <c r="KJ83" s="5"/>
+      <c r="KK83" s="5"/>
+      <c r="KL83" s="5"/>
+      <c r="KM83" s="5"/>
+      <c r="KN83" s="5"/>
+      <c r="KO83" s="5"/>
+      <c r="KP83" s="5"/>
+      <c r="KQ83" s="5"/>
+      <c r="KR83" s="5"/>
+      <c r="KS83" s="5"/>
+      <c r="KT83" s="5"/>
+      <c r="KU83" s="5"/>
+      <c r="KV83" s="5"/>
+      <c r="KW83" s="5"/>
+      <c r="KX83" s="5"/>
+      <c r="KY83" s="5"/>
+      <c r="KZ83" s="5"/>
+      <c r="LA83" s="5"/>
+      <c r="LB83" s="5"/>
+      <c r="LC83" s="5"/>
+      <c r="LD83" s="5"/>
+      <c r="LE83" s="5"/>
+      <c r="LF83" s="5"/>
+      <c r="LG83" s="5"/>
+      <c r="LH83" s="5"/>
+      <c r="LI83" s="5"/>
+      <c r="LJ83" s="5"/>
+      <c r="LK83" s="5"/>
+      <c r="LL83" s="5"/>
+      <c r="LM83" s="5"/>
+      <c r="LN83" s="5"/>
+      <c r="LO83" s="5"/>
+      <c r="LP83" s="5"/>
+      <c r="LQ83" s="5"/>
+      <c r="LR83" s="5"/>
+      <c r="LS83" s="5"/>
+      <c r="LT83" s="5"/>
+      <c r="LU83" s="5"/>
+      <c r="LV83" s="5"/>
+      <c r="LW83" s="5"/>
+      <c r="LX83" s="5"/>
+      <c r="LY83" s="5"/>
+      <c r="LZ83" s="5"/>
+      <c r="MA83" s="5"/>
+      <c r="MB83" s="5"/>
+      <c r="MC83" s="5"/>
+      <c r="MD83" s="5"/>
+      <c r="ME83" s="5"/>
+      <c r="MF83" s="5"/>
+      <c r="MG83" s="5"/>
+      <c r="MH83" s="5"/>
+      <c r="MI83" s="5"/>
+      <c r="MJ83" s="5"/>
+      <c r="MK83" s="5"/>
+      <c r="ML83" s="5"/>
+      <c r="MM83" s="5"/>
+      <c r="MN83" s="5"/>
+      <c r="MO83" s="5"/>
+      <c r="MP83" s="5"/>
+      <c r="MQ83" s="5"/>
+      <c r="MR83" s="5"/>
+      <c r="MS83" s="5"/>
+      <c r="MT83" s="5"/>
+      <c r="MU83" s="5"/>
+      <c r="MV83" s="5"/>
+      <c r="MW83" s="5"/>
+      <c r="MX83" s="5"/>
+      <c r="MY83" s="5"/>
+      <c r="MZ83" s="5"/>
+      <c r="NA83" s="5"/>
+      <c r="NB83" s="5"/>
+      <c r="NC83" s="5"/>
+      <c r="ND83" s="5"/>
+      <c r="NE83" s="5"/>
+      <c r="NF83" s="5"/>
+      <c r="NG83" s="5"/>
+      <c r="NH83" s="5"/>
+      <c r="NI83" s="5"/>
+      <c r="NJ83" s="5"/>
+      <c r="NK83" s="5"/>
+      <c r="NL83" s="5"/>
+      <c r="NM83" s="5"/>
+      <c r="NN83" s="5"/>
+      <c r="NO83" s="5"/>
+      <c r="NP83" s="5"/>
+      <c r="NQ83" s="5"/>
+      <c r="NR83" s="5"/>
+      <c r="NS83" s="5"/>
+      <c r="NT83" s="5"/>
+      <c r="NU83" s="5"/>
+      <c r="NV83" s="5"/>
+      <c r="NW83" s="5"/>
+      <c r="NX83" s="5"/>
+      <c r="NY83" s="5"/>
+      <c r="NZ83" s="5"/>
+      <c r="OA83" s="5"/>
+      <c r="OB83" s="5"/>
+      <c r="OC83" s="5"/>
+      <c r="OD83" s="5"/>
+      <c r="OE83" s="5"/>
+      <c r="OF83" s="5"/>
+      <c r="OG83" s="5"/>
+      <c r="OH83" s="5"/>
+      <c r="OI83" s="5"/>
+      <c r="OJ83" s="5"/>
+      <c r="OK83" s="5"/>
+      <c r="OL83" s="5"/>
+      <c r="OM83" s="5"/>
+      <c r="ON83" s="5"/>
+      <c r="OO83" s="5"/>
+      <c r="OP83" s="5"/>
+      <c r="OQ83" s="5"/>
+      <c r="OR83" s="5"/>
+      <c r="OS83" s="5"/>
+      <c r="OT83" s="5"/>
+      <c r="OU83" s="5"/>
+      <c r="OV83" s="5"/>
+      <c r="OW83" s="5"/>
+      <c r="OX83" s="5"/>
+      <c r="OY83" s="5"/>
+      <c r="OZ83" s="5"/>
+      <c r="PA83" s="5"/>
+      <c r="PB83" s="5"/>
+      <c r="PC83" s="5"/>
+      <c r="PD83" s="5"/>
+      <c r="PE83" s="5"/>
+      <c r="PF83" s="5"/>
+      <c r="PG83" s="5"/>
+      <c r="PH83" s="5"/>
+      <c r="PI83" s="5"/>
+      <c r="PJ83" s="5"/>
+      <c r="PK83" s="5"/>
+      <c r="PL83" s="5"/>
+      <c r="PM83" s="5"/>
+      <c r="PN83" s="5"/>
+      <c r="PO83" s="5"/>
+      <c r="PP83" s="5"/>
+      <c r="PQ83" s="5"/>
+      <c r="PR83" s="5"/>
+      <c r="PS83" s="5"/>
+      <c r="PT83" s="5"/>
+      <c r="PU83" s="5"/>
+      <c r="PV83" s="5"/>
+      <c r="PW83" s="5"/>
+      <c r="PX83" s="5"/>
+      <c r="PY83" s="5"/>
+      <c r="PZ83" s="5"/>
+      <c r="QA83" s="5"/>
+      <c r="QB83" s="5"/>
+      <c r="QC83" s="5"/>
+      <c r="QD83" s="5"/>
+      <c r="QE83" s="5"/>
+      <c r="QF83" s="5"/>
+      <c r="QG83" s="5"/>
+      <c r="QH83" s="5"/>
+      <c r="QI83" s="5"/>
+      <c r="QJ83" s="5"/>
+      <c r="QK83" s="5"/>
+      <c r="QL83" s="5"/>
+      <c r="QM83" s="5"/>
+      <c r="QN83" s="5"/>
+      <c r="QO83" s="5"/>
+      <c r="QP83" s="5"/>
+      <c r="QQ83" s="5"/>
+      <c r="QR83" s="5"/>
+      <c r="QS83" s="5"/>
+      <c r="QT83" s="5"/>
+      <c r="QU83" s="5"/>
+      <c r="QV83" s="5"/>
+      <c r="QW83" s="5"/>
+      <c r="QX83" s="5"/>
+      <c r="QY83" s="5"/>
+      <c r="QZ83" s="5"/>
+      <c r="RA83" s="5"/>
+      <c r="RB83" s="5"/>
+      <c r="RC83" s="5"/>
+      <c r="RD83" s="5"/>
+      <c r="RE83" s="5"/>
+      <c r="RF83" s="5"/>
+      <c r="RG83" s="5"/>
+      <c r="RH83" s="5"/>
+      <c r="RI83" s="5"/>
+      <c r="RJ83" s="5"/>
+      <c r="RK83" s="5"/>
+      <c r="RL83" s="5"/>
+      <c r="RM83" s="5"/>
+      <c r="RN83" s="5"/>
+      <c r="RO83" s="5"/>
+      <c r="RP83" s="5"/>
+      <c r="RQ83" s="5"/>
+      <c r="RR83" s="5"/>
+      <c r="RS83" s="5"/>
+      <c r="RT83" s="5"/>
+      <c r="RU83" s="5"/>
+      <c r="RV83" s="5"/>
+      <c r="RW83" s="5"/>
+      <c r="RX83" s="5"/>
+      <c r="RY83" s="5"/>
+      <c r="RZ83" s="5"/>
+      <c r="SA83" s="5"/>
+      <c r="SB83" s="5"/>
+      <c r="SC83" s="5"/>
+      <c r="SD83" s="5"/>
+      <c r="SE83" s="5"/>
+      <c r="SF83" s="5"/>
+      <c r="SG83" s="5"/>
+      <c r="SH83" s="5"/>
+      <c r="SI83" s="5"/>
+      <c r="SJ83" s="5"/>
+      <c r="SK83" s="5"/>
+      <c r="SL83" s="5"/>
+      <c r="SM83" s="5"/>
+      <c r="SN83" s="5"/>
+      <c r="SO83" s="5"/>
+      <c r="SP83" s="5"/>
+      <c r="SQ83" s="5"/>
+      <c r="SR83" s="5"/>
+      <c r="SS83" s="5"/>
+      <c r="ST83" s="5"/>
+      <c r="SU83" s="5"/>
+      <c r="SV83" s="5"/>
+      <c r="SW83" s="5"/>
+      <c r="SX83" s="5"/>
+      <c r="SY83" s="5"/>
+      <c r="SZ83" s="5"/>
+      <c r="TA83" s="5"/>
+      <c r="TB83" s="5"/>
+      <c r="TC83" s="5"/>
+      <c r="TD83" s="5"/>
+      <c r="TE83" s="5"/>
+      <c r="TF83" s="5"/>
+      <c r="TG83" s="5"/>
+      <c r="TH83" s="5"/>
+      <c r="TI83" s="5"/>
+      <c r="TJ83" s="5"/>
+      <c r="TK83" s="5"/>
+      <c r="TL83" s="5"/>
+      <c r="TM83" s="5"/>
+      <c r="TN83" s="5"/>
+      <c r="TO83" s="5"/>
+      <c r="TP83" s="5"/>
+      <c r="TQ83" s="5"/>
+      <c r="TR83" s="5"/>
+      <c r="TS83" s="5"/>
+      <c r="TT83" s="5"/>
+      <c r="TU83" s="5"/>
+      <c r="TV83" s="5"/>
+      <c r="TW83" s="5"/>
+      <c r="TX83" s="5"/>
+      <c r="TY83" s="5"/>
+      <c r="TZ83" s="5"/>
+      <c r="UA83" s="5"/>
+      <c r="UB83" s="5"/>
+      <c r="UC83" s="5"/>
+      <c r="UD83" s="5"/>
+      <c r="UE83" s="5"/>
+      <c r="UF83" s="5"/>
+      <c r="UG83" s="5"/>
+      <c r="UH83" s="5"/>
+      <c r="UI83" s="5"/>
+      <c r="UJ83" s="5"/>
+      <c r="UK83" s="5"/>
+      <c r="UL83" s="5"/>
+      <c r="UM83" s="5"/>
+      <c r="UN83" s="5"/>
+      <c r="UO83" s="5"/>
+      <c r="UP83" s="5"/>
+      <c r="UQ83" s="5"/>
+      <c r="UR83" s="5"/>
+      <c r="US83" s="5"/>
+      <c r="UT83" s="5"/>
+      <c r="UU83" s="5"/>
+      <c r="UV83" s="5"/>
+      <c r="UW83" s="5"/>
+      <c r="UX83" s="5"/>
+      <c r="UY83" s="5"/>
+      <c r="UZ83" s="5"/>
+      <c r="VA83" s="5"/>
+      <c r="VB83" s="5"/>
+      <c r="VC83" s="5"/>
+      <c r="VD83" s="5"/>
+      <c r="VE83" s="5"/>
+      <c r="VF83" s="5"/>
+      <c r="VG83" s="5"/>
+      <c r="VH83" s="5"/>
+      <c r="VI83" s="5"/>
+      <c r="VJ83" s="5"/>
+      <c r="VK83" s="5"/>
+      <c r="VL83" s="5"/>
+      <c r="VM83" s="5"/>
+      <c r="VN83" s="5"/>
+      <c r="VO83" s="5"/>
+      <c r="VP83" s="5"/>
+      <c r="VQ83" s="5"/>
+      <c r="VR83" s="5"/>
+      <c r="VS83" s="5"/>
+      <c r="VT83" s="5"/>
+      <c r="VU83" s="5"/>
+      <c r="VV83" s="5"/>
+      <c r="VW83" s="5"/>
+      <c r="VX83" s="5"/>
+      <c r="VY83" s="5"/>
+      <c r="VZ83" s="5"/>
+      <c r="WA83" s="5"/>
+      <c r="WB83" s="5"/>
+      <c r="WC83" s="5"/>
+      <c r="WD83" s="5"/>
+      <c r="WE83" s="5"/>
+      <c r="WF83" s="5"/>
+      <c r="WG83" s="5"/>
+      <c r="WH83" s="5"/>
+      <c r="WI83" s="5"/>
+      <c r="WJ83" s="5"/>
+      <c r="WK83" s="5"/>
+      <c r="WL83" s="5"/>
+      <c r="WM83" s="5"/>
+      <c r="WN83" s="5"/>
+      <c r="WO83" s="5"/>
+      <c r="WP83" s="5"/>
+      <c r="WQ83" s="5"/>
+      <c r="WR83" s="5"/>
+      <c r="WS83" s="5"/>
+      <c r="WT83" s="5"/>
+      <c r="WU83" s="5"/>
+      <c r="WV83" s="5"/>
+      <c r="WW83" s="5"/>
+      <c r="WX83" s="5"/>
+      <c r="WY83" s="5"/>
+      <c r="WZ83" s="5"/>
+      <c r="XA83" s="5"/>
+      <c r="XB83" s="5"/>
+      <c r="XC83" s="5"/>
+      <c r="XD83" s="5"/>
+      <c r="XE83" s="5"/>
+      <c r="XF83" s="5"/>
+      <c r="XG83" s="5"/>
+      <c r="XH83" s="5"/>
+      <c r="XI83" s="5"/>
+      <c r="XJ83" s="5"/>
+      <c r="XK83" s="5"/>
+      <c r="XL83" s="5"/>
+      <c r="XM83" s="5"/>
+      <c r="XN83" s="5"/>
+      <c r="XO83" s="5"/>
+      <c r="XP83" s="5"/>
+      <c r="XQ83" s="5"/>
+      <c r="XR83" s="5"/>
+      <c r="XS83" s="5"/>
+      <c r="XT83" s="5"/>
+      <c r="XU83" s="5"/>
+      <c r="XV83" s="5"/>
+      <c r="XW83" s="5"/>
+      <c r="XX83" s="5"/>
+      <c r="XY83" s="5"/>
+      <c r="XZ83" s="5"/>
+      <c r="YA83" s="5"/>
+      <c r="YB83" s="5"/>
+      <c r="YC83" s="5"/>
+      <c r="YD83" s="5"/>
+      <c r="YE83" s="5"/>
+      <c r="YF83" s="5"/>
+      <c r="YG83" s="5"/>
+      <c r="YH83" s="5"/>
+      <c r="YI83" s="5"/>
+      <c r="YJ83" s="5"/>
+      <c r="YK83" s="5"/>
+      <c r="YL83" s="5"/>
+      <c r="YM83" s="5"/>
+      <c r="YN83" s="5"/>
+      <c r="YO83" s="5"/>
+      <c r="YP83" s="5"/>
+      <c r="YQ83" s="5"/>
+      <c r="YR83" s="5"/>
+      <c r="YS83" s="5"/>
+      <c r="YT83" s="5"/>
+      <c r="YU83" s="5"/>
+      <c r="YV83" s="5"/>
+      <c r="YW83" s="5"/>
+      <c r="YX83" s="5"/>
+      <c r="YY83" s="5"/>
+      <c r="YZ83" s="5"/>
+      <c r="ZA83" s="5"/>
+      <c r="ZB83" s="5"/>
+      <c r="ZC83" s="5"/>
+      <c r="ZD83" s="5"/>
+      <c r="ZE83" s="5"/>
+      <c r="ZF83" s="5"/>
+      <c r="ZG83" s="5"/>
+      <c r="ZH83" s="5"/>
+      <c r="ZI83" s="5"/>
+      <c r="ZJ83" s="5"/>
+      <c r="ZK83" s="5"/>
+      <c r="ZL83" s="5"/>
+      <c r="ZM83" s="5"/>
+      <c r="ZN83" s="5"/>
+      <c r="ZO83" s="5"/>
+      <c r="ZP83" s="5"/>
+      <c r="ZQ83" s="5"/>
+      <c r="ZR83" s="5"/>
+      <c r="ZS83" s="5"/>
+      <c r="ZT83" s="5"/>
+      <c r="ZU83" s="5"/>
+      <c r="ZV83" s="5"/>
+      <c r="ZW83" s="5"/>
+      <c r="ZX83" s="5"/>
+      <c r="ZY83" s="5"/>
+      <c r="ZZ83" s="5"/>
+      <c r="AAA83" s="5"/>
+      <c r="AAB83" s="5"/>
+      <c r="AAC83" s="5"/>
+      <c r="AAD83" s="5"/>
+      <c r="AAE83" s="5"/>
+      <c r="AAF83" s="5"/>
+      <c r="AAG83" s="5"/>
+      <c r="AAH83" s="5"/>
+      <c r="AAI83" s="5"/>
+      <c r="AAJ83" s="5"/>
+      <c r="AAK83" s="5"/>
+      <c r="AAL83" s="5"/>
+      <c r="AAM83" s="5"/>
+      <c r="AAN83" s="5"/>
+      <c r="AAO83" s="5"/>
+      <c r="AAP83" s="5"/>
+      <c r="AAQ83" s="5"/>
+      <c r="AAR83" s="5"/>
+      <c r="AAS83" s="5"/>
+      <c r="AAT83" s="5"/>
+      <c r="AAU83" s="5"/>
+      <c r="AAV83" s="5"/>
+      <c r="AAW83" s="5"/>
+      <c r="AAX83" s="5"/>
+      <c r="AAY83" s="5"/>
+      <c r="AAZ83" s="5"/>
+      <c r="ABA83" s="5"/>
+      <c r="ABB83" s="5"/>
+      <c r="ABC83" s="5"/>
+      <c r="ABD83" s="5"/>
+      <c r="ABE83" s="5"/>
+      <c r="ABF83" s="5"/>
+      <c r="ABG83" s="5"/>
+      <c r="ABH83" s="5"/>
+      <c r="ABI83" s="5"/>
+      <c r="ABJ83" s="5"/>
+      <c r="ABK83" s="5"/>
+      <c r="ABL83" s="5"/>
+      <c r="ABM83" s="5"/>
+      <c r="ABN83" s="5"/>
+      <c r="ABO83" s="5"/>
+      <c r="ABP83" s="5"/>
+      <c r="ABQ83" s="5"/>
+      <c r="ABR83" s="5"/>
+      <c r="ABS83" s="5"/>
+      <c r="ABT83" s="5"/>
+      <c r="ABU83" s="5"/>
+      <c r="ABV83" s="5"/>
+      <c r="ABW83" s="5"/>
+      <c r="ABX83" s="5"/>
+      <c r="ABY83" s="5"/>
+      <c r="ABZ83" s="5"/>
+      <c r="ACA83" s="5"/>
+      <c r="ACB83" s="5"/>
+      <c r="ACC83" s="5"/>
+      <c r="ACD83" s="5"/>
+      <c r="ACE83" s="5"/>
+      <c r="ACF83" s="5"/>
+      <c r="ACG83" s="5"/>
+      <c r="ACH83" s="5"/>
+      <c r="ACI83" s="5"/>
+      <c r="ACJ83" s="5"/>
+      <c r="ACK83" s="5"/>
+      <c r="ACL83" s="5"/>
+      <c r="ACM83" s="5"/>
+      <c r="ACN83" s="5"/>
+      <c r="ACO83" s="5"/>
+      <c r="ACP83" s="5"/>
+      <c r="ACQ83" s="5"/>
+      <c r="ACR83" s="5"/>
+      <c r="ACS83" s="5"/>
+      <c r="ACT83" s="5"/>
+      <c r="ACU83" s="5"/>
+      <c r="ACV83" s="5"/>
+      <c r="ACW83" s="5"/>
+      <c r="ACX83" s="5"/>
+      <c r="ACY83" s="5"/>
+      <c r="ACZ83" s="5"/>
+      <c r="ADA83" s="5"/>
+      <c r="ADB83" s="5"/>
+      <c r="ADC83" s="5"/>
+      <c r="ADD83" s="5"/>
+      <c r="ADE83" s="5"/>
+      <c r="ADF83" s="5"/>
+      <c r="ADG83" s="5"/>
+      <c r="ADH83" s="5"/>
+      <c r="ADI83" s="5"/>
+      <c r="ADJ83" s="5"/>
+      <c r="ADK83" s="5"/>
+      <c r="ADL83" s="5"/>
+      <c r="ADM83" s="5"/>
+      <c r="ADN83" s="5"/>
+      <c r="ADO83" s="5"/>
+      <c r="ADP83" s="5"/>
+      <c r="ADQ83" s="5"/>
+      <c r="ADR83" s="5"/>
+      <c r="ADS83" s="5"/>
+      <c r="ADT83" s="5"/>
+      <c r="ADU83" s="5"/>
+      <c r="ADV83" s="5"/>
+      <c r="ADW83" s="5"/>
+      <c r="ADX83" s="5"/>
+      <c r="ADY83" s="5"/>
+      <c r="ADZ83" s="5"/>
+      <c r="AEA83" s="5"/>
+      <c r="AEB83" s="5"/>
+      <c r="AEC83" s="5"/>
+      <c r="AED83" s="5"/>
+      <c r="AEE83" s="5"/>
+      <c r="AEF83" s="5"/>
+      <c r="AEG83" s="5"/>
+      <c r="AEH83" s="5"/>
+      <c r="AEI83" s="5"/>
+      <c r="AEJ83" s="5"/>
+      <c r="AEK83" s="5"/>
+      <c r="AEL83" s="5"/>
+      <c r="AEM83" s="5"/>
+      <c r="AEN83" s="5"/>
+      <c r="AEO83" s="5"/>
+      <c r="AEP83" s="5"/>
+      <c r="AEQ83" s="5"/>
+      <c r="AER83" s="5"/>
+      <c r="AES83" s="5"/>
+      <c r="AET83" s="5"/>
+      <c r="AEU83" s="5"/>
+      <c r="AEV83" s="5"/>
+      <c r="AEW83" s="5"/>
+      <c r="AEX83" s="5"/>
+      <c r="AEY83" s="5"/>
+      <c r="AEZ83" s="5"/>
+      <c r="AFA83" s="5"/>
+      <c r="AFB83" s="5"/>
+      <c r="AFC83" s="5"/>
+      <c r="AFD83" s="5"/>
+      <c r="AFE83" s="5"/>
+      <c r="AFF83" s="5"/>
+      <c r="AFG83" s="5"/>
+      <c r="AFH83" s="5"/>
+      <c r="AFI83" s="5"/>
+      <c r="AFJ83" s="5"/>
+      <c r="AFK83" s="5"/>
+      <c r="AFL83" s="5"/>
+      <c r="AFM83" s="5"/>
+      <c r="AFN83" s="5"/>
+      <c r="AFO83" s="5"/>
+      <c r="AFP83" s="5"/>
+      <c r="AFQ83" s="5"/>
+      <c r="AFR83" s="5"/>
+      <c r="AFS83" s="5"/>
+      <c r="AFT83" s="5"/>
+      <c r="AFU83" s="5"/>
+      <c r="AFV83" s="5"/>
+      <c r="AFW83" s="5"/>
+      <c r="AFX83" s="5"/>
+      <c r="AFY83" s="5"/>
+      <c r="AFZ83" s="5"/>
+      <c r="AGA83" s="5"/>
+      <c r="AGB83" s="5"/>
+      <c r="AGC83" s="5"/>
+      <c r="AGD83" s="5"/>
+      <c r="AGE83" s="5"/>
+      <c r="AGF83" s="5"/>
+      <c r="AGG83" s="5"/>
+      <c r="AGH83" s="5"/>
+      <c r="AGI83" s="5"/>
+      <c r="AGJ83" s="5"/>
+      <c r="AGK83" s="5"/>
+      <c r="AGL83" s="5"/>
+      <c r="AGM83" s="5"/>
+      <c r="AGN83" s="5"/>
+      <c r="AGO83" s="5"/>
+      <c r="AGP83" s="5"/>
+      <c r="AGQ83" s="5"/>
+      <c r="AGR83" s="5"/>
+      <c r="AGS83" s="5"/>
+      <c r="AGT83" s="5"/>
+      <c r="AGU83" s="5"/>
+      <c r="AGV83" s="5"/>
+      <c r="AGW83" s="5"/>
+      <c r="AGX83" s="5"/>
+      <c r="AGY83" s="5"/>
+      <c r="AGZ83" s="5"/>
+      <c r="AHA83" s="5"/>
+      <c r="AHB83" s="5"/>
+      <c r="AHC83" s="5"/>
+      <c r="AHD83" s="5"/>
+      <c r="AHE83" s="5"/>
+      <c r="AHF83" s="5"/>
+      <c r="AHG83" s="5"/>
+      <c r="AHH83" s="5"/>
+      <c r="AHI83" s="5"/>
+      <c r="AHJ83" s="5"/>
+      <c r="AHK83" s="5"/>
+      <c r="AHL83" s="5"/>
+      <c r="AHM83" s="5"/>
+      <c r="AHN83" s="5"/>
+      <c r="AHO83" s="5"/>
+      <c r="AHP83" s="5"/>
+      <c r="AHQ83" s="5"/>
+      <c r="AHR83" s="5"/>
+      <c r="AHS83" s="5"/>
+      <c r="AHT83" s="5"/>
+      <c r="AHU83" s="5"/>
+      <c r="AHV83" s="5"/>
+      <c r="AHW83" s="5"/>
+      <c r="AHX83" s="5"/>
+      <c r="AHY83" s="5"/>
+      <c r="AHZ83" s="5"/>
+      <c r="AIA83" s="5"/>
+      <c r="AIB83" s="5"/>
+      <c r="AIC83" s="5"/>
+      <c r="AID83" s="5"/>
+      <c r="AIE83" s="5"/>
+      <c r="AIF83" s="5"/>
+      <c r="AIG83" s="5"/>
+      <c r="AIH83" s="5"/>
+      <c r="AII83" s="5"/>
+      <c r="AIJ83" s="5"/>
+      <c r="AIK83" s="5"/>
+      <c r="AIL83" s="5"/>
+      <c r="AIM83" s="5"/>
+      <c r="AIN83" s="5"/>
+      <c r="AIO83" s="5"/>
+      <c r="AIP83" s="5"/>
+      <c r="AIQ83" s="5"/>
+      <c r="AIR83" s="5"/>
+    </row>
+    <row r="84" spans="1:928">
+      <c r="A84" s="72" t="s">
+        <v>153</v>
+      </c>
+      <c r="B84" s="72"/>
+      <c r="C84" s="72"/>
+      <c r="D84" s="72"/>
+      <c r="E84" s="72"/>
+      <c r="F84" s="72"/>
+      <c r="G84" s="72"/>
+      <c r="H84" s="72"/>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5"/>
+      <c r="K84" s="5"/>
+      <c r="L84" s="5"/>
+      <c r="M84" s="5"/>
+      <c r="N84" s="5"/>
+      <c r="O84" s="5"/>
+      <c r="P84" s="5"/>
+      <c r="Q84" s="5"/>
+      <c r="R84" s="5"/>
+      <c r="S84" s="5"/>
+      <c r="T84" s="5"/>
+      <c r="U84" s="5"/>
+      <c r="V84" s="5"/>
+      <c r="W84" s="5"/>
+      <c r="X84" s="5"/>
+      <c r="Y84" s="5"/>
+      <c r="Z84" s="5"/>
+      <c r="AA84" s="5"/>
+      <c r="AB84" s="5"/>
+      <c r="AC84" s="5"/>
+      <c r="AD84" s="5"/>
+      <c r="AE84" s="5"/>
+      <c r="AF84" s="5"/>
+      <c r="AG84" s="5"/>
+      <c r="AH84" s="5"/>
+      <c r="AI84" s="5"/>
+      <c r="AJ84" s="5"/>
+      <c r="AK84" s="5"/>
+      <c r="AL84" s="5"/>
+      <c r="AM84" s="5"/>
+      <c r="AN84" s="5"/>
+      <c r="AO84" s="5"/>
+      <c r="AP84" s="5"/>
+      <c r="AQ84" s="5"/>
+      <c r="AR84" s="5"/>
+      <c r="AS84" s="5"/>
+      <c r="AT84" s="5"/>
+      <c r="AU84" s="5"/>
+      <c r="AV84" s="5"/>
+      <c r="AW84" s="5"/>
+      <c r="AX84" s="5"/>
+      <c r="AY84" s="5"/>
+      <c r="AZ84" s="5"/>
+      <c r="BA84" s="5"/>
+      <c r="BB84" s="5"/>
+      <c r="BC84" s="5"/>
+      <c r="BD84" s="5"/>
+      <c r="BE84" s="5"/>
+      <c r="BF84" s="5"/>
+      <c r="BG84" s="5"/>
+      <c r="BH84" s="5"/>
+      <c r="BI84" s="5"/>
+      <c r="BJ84" s="5"/>
+      <c r="BK84" s="5"/>
+      <c r="BL84" s="5"/>
+      <c r="BM84" s="5"/>
+      <c r="BN84" s="5"/>
+      <c r="BO84" s="5"/>
+      <c r="BP84" s="5"/>
+      <c r="BQ84" s="5"/>
+      <c r="BR84" s="5"/>
+      <c r="BS84" s="5"/>
+      <c r="BT84" s="5"/>
+      <c r="BU84" s="5"/>
+      <c r="BV84" s="5"/>
+      <c r="BW84" s="5"/>
+      <c r="BX84" s="5"/>
+      <c r="BY84" s="5"/>
+      <c r="BZ84" s="5"/>
+      <c r="CA84" s="5"/>
+      <c r="CB84" s="5"/>
+      <c r="CC84" s="5"/>
+      <c r="CD84" s="5"/>
+      <c r="CE84" s="5"/>
+      <c r="CF84" s="5"/>
+      <c r="CG84" s="5"/>
+      <c r="CH84" s="5"/>
+      <c r="CI84" s="5"/>
+      <c r="CJ84" s="5"/>
+      <c r="CK84" s="5"/>
+      <c r="CL84" s="5"/>
+      <c r="CM84" s="5"/>
+      <c r="CN84" s="5"/>
+      <c r="CO84" s="5"/>
+      <c r="CP84" s="5"/>
+      <c r="CQ84" s="5"/>
+      <c r="CR84" s="5"/>
+      <c r="CS84" s="5"/>
+      <c r="CT84" s="5"/>
+      <c r="CU84" s="5"/>
+      <c r="CV84" s="5"/>
+      <c r="CW84" s="5"/>
+      <c r="CX84" s="5"/>
+      <c r="CY84" s="5"/>
+      <c r="CZ84" s="5"/>
+      <c r="DA84" s="5"/>
+      <c r="DB84" s="5"/>
+      <c r="DC84" s="5"/>
+      <c r="DD84" s="5"/>
+      <c r="DE84" s="5"/>
+      <c r="DF84" s="5"/>
+      <c r="DG84" s="5"/>
+      <c r="DH84" s="5"/>
+      <c r="DI84" s="5"/>
+      <c r="DJ84" s="5"/>
+      <c r="DK84" s="5"/>
+      <c r="DL84" s="5"/>
+      <c r="DM84" s="5"/>
+      <c r="DN84" s="5"/>
+      <c r="DO84" s="5"/>
+      <c r="DP84" s="5"/>
+      <c r="DQ84" s="5"/>
+      <c r="DR84" s="5"/>
+      <c r="DS84" s="5"/>
+      <c r="DT84" s="5"/>
+      <c r="DU84" s="5"/>
+      <c r="DV84" s="5"/>
+      <c r="DW84" s="5"/>
+      <c r="DX84" s="5"/>
+      <c r="DY84" s="5"/>
+      <c r="DZ84" s="5"/>
+      <c r="EA84" s="5"/>
+      <c r="EB84" s="5"/>
+      <c r="EC84" s="5"/>
+      <c r="ED84" s="5"/>
+      <c r="EE84" s="5"/>
+      <c r="EF84" s="5"/>
+      <c r="EG84" s="5"/>
+      <c r="EH84" s="5"/>
+      <c r="EI84" s="5"/>
+      <c r="EJ84" s="5"/>
+      <c r="EK84" s="5"/>
+      <c r="EL84" s="5"/>
+      <c r="EM84" s="5"/>
+      <c r="EN84" s="5"/>
+      <c r="EO84" s="5"/>
+      <c r="EP84" s="5"/>
+      <c r="EQ84" s="5"/>
+      <c r="ER84" s="5"/>
+      <c r="ES84" s="5"/>
+      <c r="ET84" s="5"/>
+      <c r="EU84" s="5"/>
+      <c r="EV84" s="5"/>
+      <c r="EW84" s="5"/>
+      <c r="EX84" s="5"/>
+      <c r="EY84" s="5"/>
+      <c r="EZ84" s="5"/>
+      <c r="FA84" s="5"/>
+      <c r="FB84" s="5"/>
+      <c r="FC84" s="5"/>
+      <c r="FD84" s="5"/>
+      <c r="FE84" s="5"/>
+      <c r="FF84" s="5"/>
+      <c r="FG84" s="5"/>
+      <c r="FH84" s="5"/>
+      <c r="FI84" s="5"/>
+      <c r="FJ84" s="5"/>
+      <c r="FK84" s="5"/>
+      <c r="FL84" s="5"/>
+      <c r="FM84" s="5"/>
+      <c r="FN84" s="5"/>
+      <c r="FO84" s="5"/>
+      <c r="FP84" s="5"/>
+      <c r="FQ84" s="5"/>
+      <c r="FR84" s="5"/>
+      <c r="FS84" s="5"/>
+      <c r="FT84" s="5"/>
+      <c r="FU84" s="5"/>
+      <c r="FV84" s="5"/>
+      <c r="FW84" s="5"/>
+      <c r="FX84" s="5"/>
+      <c r="FY84" s="5"/>
+      <c r="FZ84" s="5"/>
+      <c r="GA84" s="5"/>
+      <c r="GB84" s="5"/>
+      <c r="GC84" s="5"/>
+      <c r="GD84" s="5"/>
+      <c r="GE84" s="5"/>
+      <c r="GF84" s="5"/>
+      <c r="GG84" s="5"/>
+      <c r="GH84" s="5"/>
+      <c r="GI84" s="5"/>
+      <c r="GJ84" s="5"/>
+      <c r="GK84" s="5"/>
+      <c r="GL84" s="5"/>
+      <c r="GM84" s="5"/>
+      <c r="GN84" s="5"/>
+      <c r="GO84" s="5"/>
+      <c r="GP84" s="5"/>
+      <c r="GQ84" s="5"/>
+      <c r="GR84" s="5"/>
+      <c r="GS84" s="5"/>
+      <c r="GT84" s="5"/>
+      <c r="GU84" s="5"/>
+      <c r="GV84" s="5"/>
+      <c r="GW84" s="5"/>
+      <c r="GX84" s="5"/>
+      <c r="GY84" s="5"/>
+      <c r="GZ84" s="5"/>
+      <c r="HA84" s="5"/>
+      <c r="HB84" s="5"/>
+      <c r="HC84" s="5"/>
+      <c r="HD84" s="5"/>
+      <c r="HE84" s="5"/>
+      <c r="HF84" s="5"/>
+      <c r="HG84" s="5"/>
+      <c r="HH84" s="5"/>
+      <c r="HI84" s="5"/>
+      <c r="HJ84" s="5"/>
+      <c r="HK84" s="5"/>
+      <c r="HL84" s="5"/>
+      <c r="HM84" s="5"/>
+      <c r="HN84" s="5"/>
+      <c r="HO84" s="5"/>
+      <c r="HP84" s="5"/>
+      <c r="HQ84" s="5"/>
+      <c r="HR84" s="5"/>
+      <c r="HS84" s="5"/>
+      <c r="HT84" s="5"/>
+      <c r="HU84" s="5"/>
+      <c r="HV84" s="5"/>
+      <c r="HW84" s="5"/>
+      <c r="HX84" s="5"/>
+      <c r="HY84" s="5"/>
+      <c r="HZ84" s="5"/>
+      <c r="IA84" s="5"/>
+      <c r="IB84" s="5"/>
+      <c r="IC84" s="5"/>
+      <c r="ID84" s="5"/>
+      <c r="IE84" s="5"/>
+      <c r="IF84" s="5"/>
+      <c r="IG84" s="5"/>
+      <c r="IH84" s="5"/>
+      <c r="II84" s="5"/>
+      <c r="IJ84" s="5"/>
+      <c r="IK84" s="5"/>
+      <c r="IL84" s="5"/>
+      <c r="IM84" s="5"/>
+      <c r="IN84" s="5"/>
+      <c r="IO84" s="5"/>
+      <c r="IP84" s="5"/>
+      <c r="IQ84" s="5"/>
+      <c r="IR84" s="5"/>
+      <c r="IS84" s="5"/>
+      <c r="IT84" s="5"/>
+      <c r="IU84" s="5"/>
+      <c r="IV84" s="5"/>
+      <c r="IW84" s="5"/>
+      <c r="IX84" s="5"/>
+      <c r="IY84" s="5"/>
+      <c r="IZ84" s="5"/>
+      <c r="JA84" s="5"/>
+      <c r="JB84" s="5"/>
+      <c r="JC84" s="5"/>
+      <c r="JD84" s="5"/>
+      <c r="JE84" s="5"/>
+      <c r="JF84" s="5"/>
+      <c r="JG84" s="5"/>
+      <c r="JH84" s="5"/>
+      <c r="JI84" s="5"/>
+      <c r="JJ84" s="5"/>
+      <c r="JK84" s="5"/>
+      <c r="JL84" s="5"/>
+      <c r="JM84" s="5"/>
+      <c r="JN84" s="5"/>
+      <c r="JO84" s="5"/>
+      <c r="JP84" s="5"/>
+      <c r="JQ84" s="5"/>
+      <c r="JR84" s="5"/>
+      <c r="JS84" s="5"/>
+      <c r="JT84" s="5"/>
+      <c r="JU84" s="5"/>
+      <c r="JV84" s="5"/>
+      <c r="JW84" s="5"/>
+      <c r="JX84" s="5"/>
+      <c r="JY84" s="5"/>
+      <c r="JZ84" s="5"/>
+      <c r="KA84" s="5"/>
+      <c r="KB84" s="5"/>
+      <c r="KC84" s="5"/>
+      <c r="KD84" s="5"/>
+      <c r="KE84" s="5"/>
+      <c r="KF84" s="5"/>
+      <c r="KG84" s="5"/>
+      <c r="KH84" s="5"/>
+      <c r="KI84" s="5"/>
+      <c r="KJ84" s="5"/>
+      <c r="KK84" s="5"/>
+      <c r="KL84" s="5"/>
+      <c r="KM84" s="5"/>
+      <c r="KN84" s="5"/>
+      <c r="KO84" s="5"/>
+      <c r="KP84" s="5"/>
+      <c r="KQ84" s="5"/>
+      <c r="KR84" s="5"/>
+      <c r="KS84" s="5"/>
+      <c r="KT84" s="5"/>
+      <c r="KU84" s="5"/>
+      <c r="KV84" s="5"/>
+      <c r="KW84" s="5"/>
+      <c r="KX84" s="5"/>
+      <c r="KY84" s="5"/>
+      <c r="KZ84" s="5"/>
+      <c r="LA84" s="5"/>
+      <c r="LB84" s="5"/>
+      <c r="LC84" s="5"/>
+      <c r="LD84" s="5"/>
+      <c r="LE84" s="5"/>
+      <c r="LF84" s="5"/>
+      <c r="LG84" s="5"/>
+      <c r="LH84" s="5"/>
+      <c r="LI84" s="5"/>
+      <c r="LJ84" s="5"/>
+      <c r="LK84" s="5"/>
+      <c r="LL84" s="5"/>
+      <c r="LM84" s="5"/>
+      <c r="LN84" s="5"/>
+      <c r="LO84" s="5"/>
+      <c r="LP84" s="5"/>
+      <c r="LQ84" s="5"/>
+      <c r="LR84" s="5"/>
+      <c r="LS84" s="5"/>
+      <c r="LT84" s="5"/>
+      <c r="LU84" s="5"/>
+      <c r="LV84" s="5"/>
+      <c r="LW84" s="5"/>
+      <c r="LX84" s="5"/>
+      <c r="LY84" s="5"/>
+      <c r="LZ84" s="5"/>
+      <c r="MA84" s="5"/>
+      <c r="MB84" s="5"/>
+      <c r="MC84" s="5"/>
+      <c r="MD84" s="5"/>
+      <c r="ME84" s="5"/>
+      <c r="MF84" s="5"/>
+      <c r="MG84" s="5"/>
+      <c r="MH84" s="5"/>
+      <c r="MI84" s="5"/>
+      <c r="MJ84" s="5"/>
+      <c r="MK84" s="5"/>
+      <c r="ML84" s="5"/>
+      <c r="MM84" s="5"/>
+      <c r="MN84" s="5"/>
+      <c r="MO84" s="5"/>
+      <c r="MP84" s="5"/>
+      <c r="MQ84" s="5"/>
+      <c r="MR84" s="5"/>
+      <c r="MS84" s="5"/>
+      <c r="MT84" s="5"/>
+      <c r="MU84" s="5"/>
+      <c r="MV84" s="5"/>
+      <c r="MW84" s="5"/>
+      <c r="MX84" s="5"/>
+      <c r="MY84" s="5"/>
+      <c r="MZ84" s="5"/>
+      <c r="NA84" s="5"/>
+      <c r="NB84" s="5"/>
+      <c r="NC84" s="5"/>
+      <c r="ND84" s="5"/>
+      <c r="NE84" s="5"/>
+      <c r="NF84" s="5"/>
+      <c r="NG84" s="5"/>
+      <c r="NH84" s="5"/>
+      <c r="NI84" s="5"/>
+      <c r="NJ84" s="5"/>
+      <c r="NK84" s="5"/>
+      <c r="NL84" s="5"/>
+      <c r="NM84" s="5"/>
+      <c r="NN84" s="5"/>
+      <c r="NO84" s="5"/>
+      <c r="NP84" s="5"/>
+      <c r="NQ84" s="5"/>
+      <c r="NR84" s="5"/>
+      <c r="NS84" s="5"/>
+      <c r="NT84" s="5"/>
+      <c r="NU84" s="5"/>
+      <c r="NV84" s="5"/>
+      <c r="NW84" s="5"/>
+      <c r="NX84" s="5"/>
+      <c r="NY84" s="5"/>
+      <c r="NZ84" s="5"/>
+      <c r="OA84" s="5"/>
+      <c r="OB84" s="5"/>
+      <c r="OC84" s="5"/>
+      <c r="OD84" s="5"/>
+      <c r="OE84" s="5"/>
+      <c r="OF84" s="5"/>
+      <c r="OG84" s="5"/>
+      <c r="OH84" s="5"/>
+      <c r="OI84" s="5"/>
+      <c r="OJ84" s="5"/>
+      <c r="OK84" s="5"/>
+      <c r="OL84" s="5"/>
+      <c r="OM84" s="5"/>
+      <c r="ON84" s="5"/>
+      <c r="OO84" s="5"/>
+      <c r="OP84" s="5"/>
+      <c r="OQ84" s="5"/>
+      <c r="OR84" s="5"/>
+      <c r="OS84" s="5"/>
+      <c r="OT84" s="5"/>
+      <c r="OU84" s="5"/>
+      <c r="OV84" s="5"/>
+      <c r="OW84" s="5"/>
+      <c r="OX84" s="5"/>
+      <c r="OY84" s="5"/>
+      <c r="OZ84" s="5"/>
+      <c r="PA84" s="5"/>
+      <c r="PB84" s="5"/>
+      <c r="PC84" s="5"/>
+      <c r="PD84" s="5"/>
+      <c r="PE84" s="5"/>
+      <c r="PF84" s="5"/>
+      <c r="PG84" s="5"/>
+      <c r="PH84" s="5"/>
+      <c r="PI84" s="5"/>
+      <c r="PJ84" s="5"/>
+      <c r="PK84" s="5"/>
+      <c r="PL84" s="5"/>
+      <c r="PM84" s="5"/>
+      <c r="PN84" s="5"/>
+      <c r="PO84" s="5"/>
+      <c r="PP84" s="5"/>
+      <c r="PQ84" s="5"/>
+      <c r="PR84" s="5"/>
+      <c r="PS84" s="5"/>
+      <c r="PT84" s="5"/>
+      <c r="PU84" s="5"/>
+      <c r="PV84" s="5"/>
+      <c r="PW84" s="5"/>
+      <c r="PX84" s="5"/>
+      <c r="PY84" s="5"/>
+      <c r="PZ84" s="5"/>
+      <c r="QA84" s="5"/>
+      <c r="QB84" s="5"/>
+      <c r="QC84" s="5"/>
+      <c r="QD84" s="5"/>
+      <c r="QE84" s="5"/>
+      <c r="QF84" s="5"/>
+      <c r="QG84" s="5"/>
+      <c r="QH84" s="5"/>
+      <c r="QI84" s="5"/>
+      <c r="QJ84" s="5"/>
+      <c r="QK84" s="5"/>
+      <c r="QL84" s="5"/>
+      <c r="QM84" s="5"/>
+      <c r="QN84" s="5"/>
+      <c r="QO84" s="5"/>
+      <c r="QP84" s="5"/>
+      <c r="QQ84" s="5"/>
+      <c r="QR84" s="5"/>
+      <c r="QS84" s="5"/>
+      <c r="QT84" s="5"/>
+      <c r="QU84" s="5"/>
+      <c r="QV84" s="5"/>
+      <c r="QW84" s="5"/>
+      <c r="QX84" s="5"/>
+      <c r="QY84" s="5"/>
+      <c r="QZ84" s="5"/>
+      <c r="RA84" s="5"/>
+      <c r="RB84" s="5"/>
+      <c r="RC84" s="5"/>
+      <c r="RD84" s="5"/>
+      <c r="RE84" s="5"/>
+      <c r="RF84" s="5"/>
+      <c r="RG84" s="5"/>
+      <c r="RH84" s="5"/>
+      <c r="RI84" s="5"/>
+      <c r="RJ84" s="5"/>
+      <c r="RK84" s="5"/>
+      <c r="RL84" s="5"/>
+      <c r="RM84" s="5"/>
+      <c r="RN84" s="5"/>
+      <c r="RO84" s="5"/>
+      <c r="RP84" s="5"/>
+      <c r="RQ84" s="5"/>
+      <c r="RR84" s="5"/>
+      <c r="RS84" s="5"/>
+      <c r="RT84" s="5"/>
+      <c r="RU84" s="5"/>
+      <c r="RV84" s="5"/>
+      <c r="RW84" s="5"/>
+      <c r="RX84" s="5"/>
+      <c r="RY84" s="5"/>
+      <c r="RZ84" s="5"/>
+      <c r="SA84" s="5"/>
+      <c r="SB84" s="5"/>
+      <c r="SC84" s="5"/>
+      <c r="SD84" s="5"/>
+      <c r="SE84" s="5"/>
+      <c r="SF84" s="5"/>
+      <c r="SG84" s="5"/>
+      <c r="SH84" s="5"/>
+      <c r="SI84" s="5"/>
+      <c r="SJ84" s="5"/>
+      <c r="SK84" s="5"/>
+      <c r="SL84" s="5"/>
+      <c r="SM84" s="5"/>
+      <c r="SN84" s="5"/>
+      <c r="SO84" s="5"/>
+      <c r="SP84" s="5"/>
+      <c r="SQ84" s="5"/>
+      <c r="SR84" s="5"/>
+      <c r="SS84" s="5"/>
+      <c r="ST84" s="5"/>
+      <c r="SU84" s="5"/>
+      <c r="SV84" s="5"/>
+      <c r="SW84" s="5"/>
+      <c r="SX84" s="5"/>
+      <c r="SY84" s="5"/>
+      <c r="SZ84" s="5"/>
+      <c r="TA84" s="5"/>
+      <c r="TB84" s="5"/>
+      <c r="TC84" s="5"/>
+      <c r="TD84" s="5"/>
+      <c r="TE84" s="5"/>
+      <c r="TF84" s="5"/>
+      <c r="TG84" s="5"/>
+      <c r="TH84" s="5"/>
+      <c r="TI84" s="5"/>
+      <c r="TJ84" s="5"/>
+      <c r="TK84" s="5"/>
+      <c r="TL84" s="5"/>
+      <c r="TM84" s="5"/>
+      <c r="TN84" s="5"/>
+      <c r="TO84" s="5"/>
+      <c r="TP84" s="5"/>
+      <c r="TQ84" s="5"/>
+      <c r="TR84" s="5"/>
+      <c r="TS84" s="5"/>
+      <c r="TT84" s="5"/>
+      <c r="TU84" s="5"/>
+      <c r="TV84" s="5"/>
+      <c r="TW84" s="5"/>
+      <c r="TX84" s="5"/>
+      <c r="TY84" s="5"/>
+      <c r="TZ84" s="5"/>
+      <c r="UA84" s="5"/>
+      <c r="UB84" s="5"/>
+      <c r="UC84" s="5"/>
+      <c r="UD84" s="5"/>
+      <c r="UE84" s="5"/>
+      <c r="UF84" s="5"/>
+      <c r="UG84" s="5"/>
+      <c r="UH84" s="5"/>
+      <c r="UI84" s="5"/>
+      <c r="UJ84" s="5"/>
+      <c r="UK84" s="5"/>
+      <c r="UL84" s="5"/>
+      <c r="UM84" s="5"/>
+      <c r="UN84" s="5"/>
+      <c r="UO84" s="5"/>
+      <c r="UP84" s="5"/>
+      <c r="UQ84" s="5"/>
+      <c r="UR84" s="5"/>
+      <c r="US84" s="5"/>
+      <c r="UT84" s="5"/>
+      <c r="UU84" s="5"/>
+      <c r="UV84" s="5"/>
+      <c r="UW84" s="5"/>
+      <c r="UX84" s="5"/>
+      <c r="UY84" s="5"/>
+      <c r="UZ84" s="5"/>
+      <c r="VA84" s="5"/>
+      <c r="VB84" s="5"/>
+      <c r="VC84" s="5"/>
+      <c r="VD84" s="5"/>
+      <c r="VE84" s="5"/>
+      <c r="VF84" s="5"/>
+      <c r="VG84" s="5"/>
+      <c r="VH84" s="5"/>
+      <c r="VI84" s="5"/>
+      <c r="VJ84" s="5"/>
+      <c r="VK84" s="5"/>
+      <c r="VL84" s="5"/>
+      <c r="VM84" s="5"/>
+      <c r="VN84" s="5"/>
+      <c r="VO84" s="5"/>
+      <c r="VP84" s="5"/>
+      <c r="VQ84" s="5"/>
+      <c r="VR84" s="5"/>
+      <c r="VS84" s="5"/>
+      <c r="VT84" s="5"/>
+      <c r="VU84" s="5"/>
+      <c r="VV84" s="5"/>
+      <c r="VW84" s="5"/>
+      <c r="VX84" s="5"/>
+      <c r="VY84" s="5"/>
+      <c r="VZ84" s="5"/>
+      <c r="WA84" s="5"/>
+      <c r="WB84" s="5"/>
+      <c r="WC84" s="5"/>
+      <c r="WD84" s="5"/>
+      <c r="WE84" s="5"/>
+      <c r="WF84" s="5"/>
+      <c r="WG84" s="5"/>
+      <c r="WH84" s="5"/>
+      <c r="WI84" s="5"/>
+      <c r="WJ84" s="5"/>
+      <c r="WK84" s="5"/>
+      <c r="WL84" s="5"/>
+      <c r="WM84" s="5"/>
+      <c r="WN84" s="5"/>
+      <c r="WO84" s="5"/>
+      <c r="WP84" s="5"/>
+      <c r="WQ84" s="5"/>
+      <c r="WR84" s="5"/>
+      <c r="WS84" s="5"/>
+      <c r="WT84" s="5"/>
+      <c r="WU84" s="5"/>
+      <c r="WV84" s="5"/>
+      <c r="WW84" s="5"/>
+      <c r="WX84" s="5"/>
+      <c r="WY84" s="5"/>
+      <c r="WZ84" s="5"/>
+      <c r="XA84" s="5"/>
+      <c r="XB84" s="5"/>
+      <c r="XC84" s="5"/>
+      <c r="XD84" s="5"/>
+      <c r="XE84" s="5"/>
+      <c r="XF84" s="5"/>
+      <c r="XG84" s="5"/>
+      <c r="XH84" s="5"/>
+      <c r="XI84" s="5"/>
+      <c r="XJ84" s="5"/>
+      <c r="XK84" s="5"/>
+      <c r="XL84" s="5"/>
+      <c r="XM84" s="5"/>
+      <c r="XN84" s="5"/>
+      <c r="XO84" s="5"/>
+      <c r="XP84" s="5"/>
+      <c r="XQ84" s="5"/>
+      <c r="XR84" s="5"/>
+      <c r="XS84" s="5"/>
+      <c r="XT84" s="5"/>
+      <c r="XU84" s="5"/>
+      <c r="XV84" s="5"/>
+      <c r="XW84" s="5"/>
+      <c r="XX84" s="5"/>
+      <c r="XY84" s="5"/>
+      <c r="XZ84" s="5"/>
+      <c r="YA84" s="5"/>
+      <c r="YB84" s="5"/>
+      <c r="YC84" s="5"/>
+      <c r="YD84" s="5"/>
+      <c r="YE84" s="5"/>
+      <c r="YF84" s="5"/>
+      <c r="YG84" s="5"/>
+      <c r="YH84" s="5"/>
+      <c r="YI84" s="5"/>
+      <c r="YJ84" s="5"/>
+      <c r="YK84" s="5"/>
+      <c r="YL84" s="5"/>
+      <c r="YM84" s="5"/>
+      <c r="YN84" s="5"/>
+      <c r="YO84" s="5"/>
+      <c r="YP84" s="5"/>
+      <c r="YQ84" s="5"/>
+      <c r="YR84" s="5"/>
+      <c r="YS84" s="5"/>
+      <c r="YT84" s="5"/>
+      <c r="YU84" s="5"/>
+      <c r="YV84" s="5"/>
+      <c r="YW84" s="5"/>
+      <c r="YX84" s="5"/>
+      <c r="YY84" s="5"/>
+      <c r="YZ84" s="5"/>
+      <c r="ZA84" s="5"/>
+      <c r="ZB84" s="5"/>
+      <c r="ZC84" s="5"/>
+      <c r="ZD84" s="5"/>
+      <c r="ZE84" s="5"/>
+      <c r="ZF84" s="5"/>
+      <c r="ZG84" s="5"/>
+      <c r="ZH84" s="5"/>
+      <c r="ZI84" s="5"/>
+      <c r="ZJ84" s="5"/>
+      <c r="ZK84" s="5"/>
+      <c r="ZL84" s="5"/>
+      <c r="ZM84" s="5"/>
+      <c r="ZN84" s="5"/>
+      <c r="ZO84" s="5"/>
+      <c r="ZP84" s="5"/>
+      <c r="ZQ84" s="5"/>
+      <c r="ZR84" s="5"/>
+      <c r="ZS84" s="5"/>
+      <c r="ZT84" s="5"/>
+      <c r="ZU84" s="5"/>
+      <c r="ZV84" s="5"/>
+      <c r="ZW84" s="5"/>
+      <c r="ZX84" s="5"/>
+      <c r="ZY84" s="5"/>
+      <c r="ZZ84" s="5"/>
+      <c r="AAA84" s="5"/>
+      <c r="AAB84" s="5"/>
+      <c r="AAC84" s="5"/>
+      <c r="AAD84" s="5"/>
+      <c r="AAE84" s="5"/>
+      <c r="AAF84" s="5"/>
+      <c r="AAG84" s="5"/>
+      <c r="AAH84" s="5"/>
+      <c r="AAI84" s="5"/>
+      <c r="AAJ84" s="5"/>
+      <c r="AAK84" s="5"/>
+      <c r="AAL84" s="5"/>
+      <c r="AAM84" s="5"/>
+      <c r="AAN84" s="5"/>
+      <c r="AAO84" s="5"/>
+      <c r="AAP84" s="5"/>
+      <c r="AAQ84" s="5"/>
+      <c r="AAR84" s="5"/>
+      <c r="AAS84" s="5"/>
+      <c r="AAT84" s="5"/>
+      <c r="AAU84" s="5"/>
+      <c r="AAV84" s="5"/>
+      <c r="AAW84" s="5"/>
+      <c r="AAX84" s="5"/>
+      <c r="AAY84" s="5"/>
+      <c r="AAZ84" s="5"/>
+      <c r="ABA84" s="5"/>
+      <c r="ABB84" s="5"/>
+      <c r="ABC84" s="5"/>
+      <c r="ABD84" s="5"/>
+      <c r="ABE84" s="5"/>
+      <c r="ABF84" s="5"/>
+      <c r="ABG84" s="5"/>
+      <c r="ABH84" s="5"/>
+      <c r="ABI84" s="5"/>
+      <c r="ABJ84" s="5"/>
+      <c r="ABK84" s="5"/>
+      <c r="ABL84" s="5"/>
+      <c r="ABM84" s="5"/>
+      <c r="ABN84" s="5"/>
+      <c r="ABO84" s="5"/>
+      <c r="ABP84" s="5"/>
+      <c r="ABQ84" s="5"/>
+      <c r="ABR84" s="5"/>
+      <c r="ABS84" s="5"/>
+      <c r="ABT84" s="5"/>
+      <c r="ABU84" s="5"/>
+      <c r="ABV84" s="5"/>
+      <c r="ABW84" s="5"/>
+      <c r="ABX84" s="5"/>
+      <c r="ABY84" s="5"/>
+      <c r="ABZ84" s="5"/>
+      <c r="ACA84" s="5"/>
+      <c r="ACB84" s="5"/>
+      <c r="ACC84" s="5"/>
+      <c r="ACD84" s="5"/>
+      <c r="ACE84" s="5"/>
+      <c r="ACF84" s="5"/>
+      <c r="ACG84" s="5"/>
+      <c r="ACH84" s="5"/>
+      <c r="ACI84" s="5"/>
+      <c r="ACJ84" s="5"/>
+      <c r="ACK84" s="5"/>
+      <c r="ACL84" s="5"/>
+      <c r="ACM84" s="5"/>
+      <c r="ACN84" s="5"/>
+      <c r="ACO84" s="5"/>
+      <c r="ACP84" s="5"/>
+      <c r="ACQ84" s="5"/>
+      <c r="ACR84" s="5"/>
+      <c r="ACS84" s="5"/>
+      <c r="ACT84" s="5"/>
+      <c r="ACU84" s="5"/>
+      <c r="ACV84" s="5"/>
+      <c r="ACW84" s="5"/>
+      <c r="ACX84" s="5"/>
+      <c r="ACY84" s="5"/>
+      <c r="ACZ84" s="5"/>
+      <c r="ADA84" s="5"/>
+      <c r="ADB84" s="5"/>
+      <c r="ADC84" s="5"/>
+      <c r="ADD84" s="5"/>
+      <c r="ADE84" s="5"/>
+      <c r="ADF84" s="5"/>
+      <c r="ADG84" s="5"/>
+      <c r="ADH84" s="5"/>
+      <c r="ADI84" s="5"/>
+      <c r="ADJ84" s="5"/>
+      <c r="ADK84" s="5"/>
+      <c r="ADL84" s="5"/>
+      <c r="ADM84" s="5"/>
+      <c r="ADN84" s="5"/>
+      <c r="ADO84" s="5"/>
+      <c r="ADP84" s="5"/>
+      <c r="ADQ84" s="5"/>
+      <c r="ADR84" s="5"/>
+      <c r="ADS84" s="5"/>
+      <c r="ADT84" s="5"/>
+      <c r="ADU84" s="5"/>
+      <c r="ADV84" s="5"/>
+      <c r="ADW84" s="5"/>
+      <c r="ADX84" s="5"/>
+      <c r="ADY84" s="5"/>
+      <c r="ADZ84" s="5"/>
+      <c r="AEA84" s="5"/>
+      <c r="AEB84" s="5"/>
+      <c r="AEC84" s="5"/>
+      <c r="AED84" s="5"/>
+      <c r="AEE84" s="5"/>
+      <c r="AEF84" s="5"/>
+      <c r="AEG84" s="5"/>
+      <c r="AEH84" s="5"/>
+      <c r="AEI84" s="5"/>
+      <c r="AEJ84" s="5"/>
+      <c r="AEK84" s="5"/>
+      <c r="AEL84" s="5"/>
+      <c r="AEM84" s="5"/>
+      <c r="AEN84" s="5"/>
+      <c r="AEO84" s="5"/>
+      <c r="AEP84" s="5"/>
+      <c r="AEQ84" s="5"/>
+      <c r="AER84" s="5"/>
+      <c r="AES84" s="5"/>
+      <c r="AET84" s="5"/>
+      <c r="AEU84" s="5"/>
+      <c r="AEV84" s="5"/>
+      <c r="AEW84" s="5"/>
+      <c r="AEX84" s="5"/>
+      <c r="AEY84" s="5"/>
+      <c r="AEZ84" s="5"/>
+      <c r="AFA84" s="5"/>
+      <c r="AFB84" s="5"/>
+      <c r="AFC84" s="5"/>
+      <c r="AFD84" s="5"/>
+      <c r="AFE84" s="5"/>
+      <c r="AFF84" s="5"/>
+      <c r="AFG84" s="5"/>
+      <c r="AFH84" s="5"/>
+      <c r="AFI84" s="5"/>
+      <c r="AFJ84" s="5"/>
+      <c r="AFK84" s="5"/>
+      <c r="AFL84" s="5"/>
+      <c r="AFM84" s="5"/>
+      <c r="AFN84" s="5"/>
+      <c r="AFO84" s="5"/>
+      <c r="AFP84" s="5"/>
+      <c r="AFQ84" s="5"/>
+      <c r="AFR84" s="5"/>
+      <c r="AFS84" s="5"/>
+      <c r="AFT84" s="5"/>
+      <c r="AFU84" s="5"/>
+      <c r="AFV84" s="5"/>
+      <c r="AFW84" s="5"/>
+      <c r="AFX84" s="5"/>
+      <c r="AFY84" s="5"/>
+      <c r="AFZ84" s="5"/>
+      <c r="AGA84" s="5"/>
+      <c r="AGB84" s="5"/>
+      <c r="AGC84" s="5"/>
+      <c r="AGD84" s="5"/>
+      <c r="AGE84" s="5"/>
+      <c r="AGF84" s="5"/>
+      <c r="AGG84" s="5"/>
+      <c r="AGH84" s="5"/>
+      <c r="AGI84" s="5"/>
+      <c r="AGJ84" s="5"/>
+      <c r="AGK84" s="5"/>
+      <c r="AGL84" s="5"/>
+      <c r="AGM84" s="5"/>
+      <c r="AGN84" s="5"/>
+      <c r="AGO84" s="5"/>
+      <c r="AGP84" s="5"/>
+      <c r="AGQ84" s="5"/>
+      <c r="AGR84" s="5"/>
+      <c r="AGS84" s="5"/>
+      <c r="AGT84" s="5"/>
+      <c r="AGU84" s="5"/>
+      <c r="AGV84" s="5"/>
+      <c r="AGW84" s="5"/>
+      <c r="AGX84" s="5"/>
+      <c r="AGY84" s="5"/>
+      <c r="AGZ84" s="5"/>
+      <c r="AHA84" s="5"/>
+      <c r="AHB84" s="5"/>
+      <c r="AHC84" s="5"/>
+      <c r="AHD84" s="5"/>
+      <c r="AHE84" s="5"/>
+      <c r="AHF84" s="5"/>
+      <c r="AHG84" s="5"/>
+      <c r="AHH84" s="5"/>
+      <c r="AHI84" s="5"/>
+      <c r="AHJ84" s="5"/>
+      <c r="AHK84" s="5"/>
+      <c r="AHL84" s="5"/>
+      <c r="AHM84" s="5"/>
+      <c r="AHN84" s="5"/>
+      <c r="AHO84" s="5"/>
+      <c r="AHP84" s="5"/>
+      <c r="AHQ84" s="5"/>
+      <c r="AHR84" s="5"/>
+      <c r="AHS84" s="5"/>
+      <c r="AHT84" s="5"/>
+      <c r="AHU84" s="5"/>
+      <c r="AHV84" s="5"/>
+      <c r="AHW84" s="5"/>
+      <c r="AHX84" s="5"/>
+      <c r="AHY84" s="5"/>
+      <c r="AHZ84" s="5"/>
+      <c r="AIA84" s="5"/>
+      <c r="AIB84" s="5"/>
+      <c r="AIC84" s="5"/>
+      <c r="AID84" s="5"/>
+      <c r="AIE84" s="5"/>
+      <c r="AIF84" s="5"/>
+      <c r="AIG84" s="5"/>
+      <c r="AIH84" s="5"/>
+      <c r="AII84" s="5"/>
+      <c r="AIJ84" s="5"/>
+      <c r="AIK84" s="5"/>
+      <c r="AIL84" s="5"/>
+      <c r="AIM84" s="5"/>
+      <c r="AIN84" s="5"/>
+      <c r="AIO84" s="5"/>
+      <c r="AIP84" s="5"/>
+      <c r="AIQ84" s="5"/>
+      <c r="AIR84" s="5"/>
+    </row>
+    <row r="85" spans="1:928">
+      <c r="A85" s="39">
         <v>1</v>
       </c>
-      <c r="D77" s="16" t="n">
-[...14 lines deleted...]
-      <c r="AIS77" s="1"/>
+      <c r="B85" s="77" t="s">
+        <v>154</v>
+      </c>
+      <c r="C85" s="77">
+        <v>1</v>
+      </c>
+      <c r="D85" s="77">
+        <v>9910101</v>
+      </c>
+      <c r="E85" s="78">
+        <v>751705</v>
+      </c>
+      <c r="F85" s="79" t="s">
+        <v>155</v>
+      </c>
+      <c r="G85" s="79" t="s">
+        <v>156</v>
+      </c>
+      <c r="H85" s="39">
+        <v>47.92</v>
+      </c>
+      <c r="I85" s="5"/>
+      <c r="J85" s="5"/>
+      <c r="K85" s="5"/>
+      <c r="L85" s="5"/>
+      <c r="M85" s="5"/>
+      <c r="N85" s="5"/>
+      <c r="O85" s="5"/>
+      <c r="P85" s="5"/>
+      <c r="Q85" s="5"/>
+      <c r="R85" s="5"/>
+      <c r="S85" s="5"/>
+      <c r="T85" s="5"/>
+      <c r="U85" s="5"/>
+      <c r="V85" s="5"/>
+      <c r="W85" s="5"/>
+      <c r="X85" s="5"/>
+      <c r="Y85" s="5"/>
+      <c r="Z85" s="5"/>
+      <c r="AA85" s="5"/>
+      <c r="AB85" s="5"/>
+      <c r="AC85" s="5"/>
+      <c r="AD85" s="5"/>
+      <c r="AE85" s="5"/>
+      <c r="AF85" s="5"/>
+      <c r="AG85" s="5"/>
+      <c r="AH85" s="5"/>
+      <c r="AI85" s="5"/>
+      <c r="AJ85" s="5"/>
+      <c r="AK85" s="5"/>
+      <c r="AL85" s="5"/>
+      <c r="AM85" s="5"/>
+      <c r="AN85" s="5"/>
+      <c r="AO85" s="5"/>
+      <c r="AP85" s="5"/>
+      <c r="AQ85" s="5"/>
+      <c r="AR85" s="5"/>
+      <c r="AS85" s="5"/>
+      <c r="AT85" s="5"/>
+      <c r="AU85" s="5"/>
+      <c r="AV85" s="5"/>
+      <c r="AW85" s="5"/>
+      <c r="AX85" s="5"/>
+      <c r="AY85" s="5"/>
+      <c r="AZ85" s="5"/>
+      <c r="BA85" s="5"/>
+      <c r="BB85" s="5"/>
+      <c r="BC85" s="5"/>
+      <c r="BD85" s="5"/>
+      <c r="BE85" s="5"/>
+      <c r="BF85" s="5"/>
+      <c r="BG85" s="5"/>
+      <c r="BH85" s="5"/>
+      <c r="BI85" s="5"/>
+      <c r="BJ85" s="5"/>
+      <c r="BK85" s="5"/>
+      <c r="BL85" s="5"/>
+      <c r="BM85" s="5"/>
+      <c r="BN85" s="5"/>
+      <c r="BO85" s="5"/>
+      <c r="BP85" s="5"/>
+      <c r="BQ85" s="5"/>
+      <c r="BR85" s="5"/>
+      <c r="BS85" s="5"/>
+      <c r="BT85" s="5"/>
+      <c r="BU85" s="5"/>
+      <c r="BV85" s="5"/>
+      <c r="BW85" s="5"/>
+      <c r="BX85" s="5"/>
+      <c r="BY85" s="5"/>
+      <c r="BZ85" s="5"/>
+      <c r="CA85" s="5"/>
+      <c r="CB85" s="5"/>
+      <c r="CC85" s="5"/>
+      <c r="CD85" s="5"/>
+      <c r="CE85" s="5"/>
+      <c r="CF85" s="5"/>
+      <c r="CG85" s="5"/>
+      <c r="CH85" s="5"/>
+      <c r="CI85" s="5"/>
+      <c r="CJ85" s="5"/>
+      <c r="CK85" s="5"/>
+      <c r="CL85" s="5"/>
+      <c r="CM85" s="5"/>
+      <c r="CN85" s="5"/>
+      <c r="CO85" s="5"/>
+      <c r="CP85" s="5"/>
+      <c r="CQ85" s="5"/>
+      <c r="CR85" s="5"/>
+      <c r="CS85" s="5"/>
+      <c r="CT85" s="5"/>
+      <c r="CU85" s="5"/>
+      <c r="CV85" s="5"/>
+      <c r="CW85" s="5"/>
+      <c r="CX85" s="5"/>
+      <c r="CY85" s="5"/>
+      <c r="CZ85" s="5"/>
+      <c r="DA85" s="5"/>
+      <c r="DB85" s="5"/>
+      <c r="DC85" s="5"/>
+      <c r="DD85" s="5"/>
+      <c r="DE85" s="5"/>
+      <c r="DF85" s="5"/>
+      <c r="DG85" s="5"/>
+      <c r="DH85" s="5"/>
+      <c r="DI85" s="5"/>
+      <c r="DJ85" s="5"/>
+      <c r="DK85" s="5"/>
+      <c r="DL85" s="5"/>
+      <c r="DM85" s="5"/>
+      <c r="DN85" s="5"/>
+      <c r="DO85" s="5"/>
+      <c r="DP85" s="5"/>
+      <c r="DQ85" s="5"/>
+      <c r="DR85" s="5"/>
+      <c r="DS85" s="5"/>
+      <c r="DT85" s="5"/>
+      <c r="DU85" s="5"/>
+      <c r="DV85" s="5"/>
+      <c r="DW85" s="5"/>
+      <c r="DX85" s="5"/>
+      <c r="DY85" s="5"/>
+      <c r="DZ85" s="5"/>
+      <c r="EA85" s="5"/>
+      <c r="EB85" s="5"/>
+      <c r="EC85" s="5"/>
+      <c r="ED85" s="5"/>
+      <c r="EE85" s="5"/>
+      <c r="EF85" s="5"/>
+      <c r="EG85" s="5"/>
+      <c r="EH85" s="5"/>
+      <c r="EI85" s="5"/>
+      <c r="EJ85" s="5"/>
+      <c r="EK85" s="5"/>
+      <c r="EL85" s="5"/>
+      <c r="EM85" s="5"/>
+      <c r="EN85" s="5"/>
+      <c r="EO85" s="5"/>
+      <c r="EP85" s="5"/>
+      <c r="EQ85" s="5"/>
+      <c r="ER85" s="5"/>
+      <c r="ES85" s="5"/>
+      <c r="ET85" s="5"/>
+      <c r="EU85" s="5"/>
+      <c r="EV85" s="5"/>
+      <c r="EW85" s="5"/>
+      <c r="EX85" s="5"/>
+      <c r="EY85" s="5"/>
+      <c r="EZ85" s="5"/>
+      <c r="FA85" s="5"/>
+      <c r="FB85" s="5"/>
+      <c r="FC85" s="5"/>
+      <c r="FD85" s="5"/>
+      <c r="FE85" s="5"/>
+      <c r="FF85" s="5"/>
+      <c r="FG85" s="5"/>
+      <c r="FH85" s="5"/>
+      <c r="FI85" s="5"/>
+      <c r="FJ85" s="5"/>
+      <c r="FK85" s="5"/>
+      <c r="FL85" s="5"/>
+      <c r="FM85" s="5"/>
+      <c r="FN85" s="5"/>
+      <c r="FO85" s="5"/>
+      <c r="FP85" s="5"/>
+      <c r="FQ85" s="5"/>
+      <c r="FR85" s="5"/>
+      <c r="FS85" s="5"/>
+      <c r="FT85" s="5"/>
+      <c r="FU85" s="5"/>
+      <c r="FV85" s="5"/>
+      <c r="FW85" s="5"/>
+      <c r="FX85" s="5"/>
+      <c r="FY85" s="5"/>
+      <c r="FZ85" s="5"/>
+      <c r="GA85" s="5"/>
+      <c r="GB85" s="5"/>
+      <c r="GC85" s="5"/>
+      <c r="GD85" s="5"/>
+      <c r="GE85" s="5"/>
+      <c r="GF85" s="5"/>
+      <c r="GG85" s="5"/>
+      <c r="GH85" s="5"/>
+      <c r="GI85" s="5"/>
+      <c r="GJ85" s="5"/>
+      <c r="GK85" s="5"/>
+      <c r="GL85" s="5"/>
+      <c r="GM85" s="5"/>
+      <c r="GN85" s="5"/>
+      <c r="GO85" s="5"/>
+      <c r="GP85" s="5"/>
+      <c r="GQ85" s="5"/>
+      <c r="GR85" s="5"/>
+      <c r="GS85" s="5"/>
+      <c r="GT85" s="5"/>
+      <c r="GU85" s="5"/>
+      <c r="GV85" s="5"/>
+      <c r="GW85" s="5"/>
+      <c r="GX85" s="5"/>
+      <c r="GY85" s="5"/>
+      <c r="GZ85" s="5"/>
+      <c r="HA85" s="5"/>
+      <c r="HB85" s="5"/>
+      <c r="HC85" s="5"/>
+      <c r="HD85" s="5"/>
+      <c r="HE85" s="5"/>
+      <c r="HF85" s="5"/>
+      <c r="HG85" s="5"/>
+      <c r="HH85" s="5"/>
+      <c r="HI85" s="5"/>
+      <c r="HJ85" s="5"/>
+      <c r="HK85" s="5"/>
+      <c r="HL85" s="5"/>
+      <c r="HM85" s="5"/>
+      <c r="HN85" s="5"/>
+      <c r="HO85" s="5"/>
+      <c r="HP85" s="5"/>
+      <c r="HQ85" s="5"/>
+      <c r="HR85" s="5"/>
+      <c r="HS85" s="5"/>
+      <c r="HT85" s="5"/>
+      <c r="HU85" s="5"/>
+      <c r="HV85" s="5"/>
+      <c r="HW85" s="5"/>
+      <c r="HX85" s="5"/>
+      <c r="HY85" s="5"/>
+      <c r="HZ85" s="5"/>
+      <c r="IA85" s="5"/>
+      <c r="IB85" s="5"/>
+      <c r="IC85" s="5"/>
+      <c r="ID85" s="5"/>
+      <c r="IE85" s="5"/>
+      <c r="IF85" s="5"/>
+      <c r="IG85" s="5"/>
+      <c r="IH85" s="5"/>
+      <c r="II85" s="5"/>
+      <c r="IJ85" s="5"/>
+      <c r="IK85" s="5"/>
+      <c r="IL85" s="5"/>
+      <c r="IM85" s="5"/>
+      <c r="IN85" s="5"/>
+      <c r="IO85" s="5"/>
+      <c r="IP85" s="5"/>
+      <c r="IQ85" s="5"/>
+      <c r="IR85" s="5"/>
+      <c r="IS85" s="5"/>
+      <c r="IT85" s="5"/>
+      <c r="IU85" s="5"/>
+      <c r="IV85" s="5"/>
+      <c r="IW85" s="5"/>
+      <c r="IX85" s="5"/>
+      <c r="IY85" s="5"/>
+      <c r="IZ85" s="5"/>
+      <c r="JA85" s="5"/>
+      <c r="JB85" s="5"/>
+      <c r="JC85" s="5"/>
+      <c r="JD85" s="5"/>
+      <c r="JE85" s="5"/>
+      <c r="JF85" s="5"/>
+      <c r="JG85" s="5"/>
+      <c r="JH85" s="5"/>
+      <c r="JI85" s="5"/>
+      <c r="JJ85" s="5"/>
+      <c r="JK85" s="5"/>
+      <c r="JL85" s="5"/>
+      <c r="JM85" s="5"/>
+      <c r="JN85" s="5"/>
+      <c r="JO85" s="5"/>
+      <c r="JP85" s="5"/>
+      <c r="JQ85" s="5"/>
+      <c r="JR85" s="5"/>
+      <c r="JS85" s="5"/>
+      <c r="JT85" s="5"/>
+      <c r="JU85" s="5"/>
+      <c r="JV85" s="5"/>
+      <c r="JW85" s="5"/>
+      <c r="JX85" s="5"/>
+      <c r="JY85" s="5"/>
+      <c r="JZ85" s="5"/>
+      <c r="KA85" s="5"/>
+      <c r="KB85" s="5"/>
+      <c r="KC85" s="5"/>
+      <c r="KD85" s="5"/>
+      <c r="KE85" s="5"/>
+      <c r="KF85" s="5"/>
+      <c r="KG85" s="5"/>
+      <c r="KH85" s="5"/>
+      <c r="KI85" s="5"/>
+      <c r="KJ85" s="5"/>
+      <c r="KK85" s="5"/>
+      <c r="KL85" s="5"/>
+      <c r="KM85" s="5"/>
+      <c r="KN85" s="5"/>
+      <c r="KO85" s="5"/>
+      <c r="KP85" s="5"/>
+      <c r="KQ85" s="5"/>
+      <c r="KR85" s="5"/>
+      <c r="KS85" s="5"/>
+      <c r="KT85" s="5"/>
+      <c r="KU85" s="5"/>
+      <c r="KV85" s="5"/>
+      <c r="KW85" s="5"/>
+      <c r="KX85" s="5"/>
+      <c r="KY85" s="5"/>
+      <c r="KZ85" s="5"/>
+      <c r="LA85" s="5"/>
+      <c r="LB85" s="5"/>
+      <c r="LC85" s="5"/>
+      <c r="LD85" s="5"/>
+      <c r="LE85" s="5"/>
+      <c r="LF85" s="5"/>
+      <c r="LG85" s="5"/>
+      <c r="LH85" s="5"/>
+      <c r="LI85" s="5"/>
+      <c r="LJ85" s="5"/>
+      <c r="LK85" s="5"/>
+      <c r="LL85" s="5"/>
+      <c r="LM85" s="5"/>
+      <c r="LN85" s="5"/>
+      <c r="LO85" s="5"/>
+      <c r="LP85" s="5"/>
+      <c r="LQ85" s="5"/>
+      <c r="LR85" s="5"/>
+      <c r="LS85" s="5"/>
+      <c r="LT85" s="5"/>
+      <c r="LU85" s="5"/>
+      <c r="LV85" s="5"/>
+      <c r="LW85" s="5"/>
+      <c r="LX85" s="5"/>
+      <c r="LY85" s="5"/>
+      <c r="LZ85" s="5"/>
+      <c r="MA85" s="5"/>
+      <c r="MB85" s="5"/>
+      <c r="MC85" s="5"/>
+      <c r="MD85" s="5"/>
+      <c r="ME85" s="5"/>
+      <c r="MF85" s="5"/>
+      <c r="MG85" s="5"/>
+      <c r="MH85" s="5"/>
+      <c r="MI85" s="5"/>
+      <c r="MJ85" s="5"/>
+      <c r="MK85" s="5"/>
+      <c r="ML85" s="5"/>
+      <c r="MM85" s="5"/>
+      <c r="MN85" s="5"/>
+      <c r="MO85" s="5"/>
+      <c r="MP85" s="5"/>
+      <c r="MQ85" s="5"/>
+      <c r="MR85" s="5"/>
+      <c r="MS85" s="5"/>
+      <c r="MT85" s="5"/>
+      <c r="MU85" s="5"/>
+      <c r="MV85" s="5"/>
+      <c r="MW85" s="5"/>
+      <c r="MX85" s="5"/>
+      <c r="MY85" s="5"/>
+      <c r="MZ85" s="5"/>
+      <c r="NA85" s="5"/>
+      <c r="NB85" s="5"/>
+      <c r="NC85" s="5"/>
+      <c r="ND85" s="5"/>
+      <c r="NE85" s="5"/>
+      <c r="NF85" s="5"/>
+      <c r="NG85" s="5"/>
+      <c r="NH85" s="5"/>
+      <c r="NI85" s="5"/>
+      <c r="NJ85" s="5"/>
+      <c r="NK85" s="5"/>
+      <c r="NL85" s="5"/>
+      <c r="NM85" s="5"/>
+      <c r="NN85" s="5"/>
+      <c r="NO85" s="5"/>
+      <c r="NP85" s="5"/>
+      <c r="NQ85" s="5"/>
+      <c r="NR85" s="5"/>
+      <c r="NS85" s="5"/>
+      <c r="NT85" s="5"/>
+      <c r="NU85" s="5"/>
+      <c r="NV85" s="5"/>
+      <c r="NW85" s="5"/>
+      <c r="NX85" s="5"/>
+      <c r="NY85" s="5"/>
+      <c r="NZ85" s="5"/>
+      <c r="OA85" s="5"/>
+      <c r="OB85" s="5"/>
+      <c r="OC85" s="5"/>
+      <c r="OD85" s="5"/>
+      <c r="OE85" s="5"/>
+      <c r="OF85" s="5"/>
+      <c r="OG85" s="5"/>
+      <c r="OH85" s="5"/>
+      <c r="OI85" s="5"/>
+      <c r="OJ85" s="5"/>
+      <c r="OK85" s="5"/>
+      <c r="OL85" s="5"/>
+      <c r="OM85" s="5"/>
+      <c r="ON85" s="5"/>
+      <c r="OO85" s="5"/>
+      <c r="OP85" s="5"/>
+      <c r="OQ85" s="5"/>
+      <c r="OR85" s="5"/>
+      <c r="OS85" s="5"/>
+      <c r="OT85" s="5"/>
+      <c r="OU85" s="5"/>
+      <c r="OV85" s="5"/>
+      <c r="OW85" s="5"/>
+      <c r="OX85" s="5"/>
+      <c r="OY85" s="5"/>
+      <c r="OZ85" s="5"/>
+      <c r="PA85" s="5"/>
+      <c r="PB85" s="5"/>
+      <c r="PC85" s="5"/>
+      <c r="PD85" s="5"/>
+      <c r="PE85" s="5"/>
+      <c r="PF85" s="5"/>
+      <c r="PG85" s="5"/>
+      <c r="PH85" s="5"/>
+      <c r="PI85" s="5"/>
+      <c r="PJ85" s="5"/>
+      <c r="PK85" s="5"/>
+      <c r="PL85" s="5"/>
+      <c r="PM85" s="5"/>
+      <c r="PN85" s="5"/>
+      <c r="PO85" s="5"/>
+      <c r="PP85" s="5"/>
+      <c r="PQ85" s="5"/>
+      <c r="PR85" s="5"/>
+      <c r="PS85" s="5"/>
+      <c r="PT85" s="5"/>
+      <c r="PU85" s="5"/>
+      <c r="PV85" s="5"/>
+      <c r="PW85" s="5"/>
+      <c r="PX85" s="5"/>
+      <c r="PY85" s="5"/>
+      <c r="PZ85" s="5"/>
+      <c r="QA85" s="5"/>
+      <c r="QB85" s="5"/>
+      <c r="QC85" s="5"/>
+      <c r="QD85" s="5"/>
+      <c r="QE85" s="5"/>
+      <c r="QF85" s="5"/>
+      <c r="QG85" s="5"/>
+      <c r="QH85" s="5"/>
+      <c r="QI85" s="5"/>
+      <c r="QJ85" s="5"/>
+      <c r="QK85" s="5"/>
+      <c r="QL85" s="5"/>
+      <c r="QM85" s="5"/>
+      <c r="QN85" s="5"/>
+      <c r="QO85" s="5"/>
+      <c r="QP85" s="5"/>
+      <c r="QQ85" s="5"/>
+      <c r="QR85" s="5"/>
+      <c r="QS85" s="5"/>
+      <c r="QT85" s="5"/>
+      <c r="QU85" s="5"/>
+      <c r="QV85" s="5"/>
+      <c r="QW85" s="5"/>
+      <c r="QX85" s="5"/>
+      <c r="QY85" s="5"/>
+      <c r="QZ85" s="5"/>
+      <c r="RA85" s="5"/>
+      <c r="RB85" s="5"/>
+      <c r="RC85" s="5"/>
+      <c r="RD85" s="5"/>
+      <c r="RE85" s="5"/>
+      <c r="RF85" s="5"/>
+      <c r="RG85" s="5"/>
+      <c r="RH85" s="5"/>
+      <c r="RI85" s="5"/>
+      <c r="RJ85" s="5"/>
+      <c r="RK85" s="5"/>
+      <c r="RL85" s="5"/>
+      <c r="RM85" s="5"/>
+      <c r="RN85" s="5"/>
+      <c r="RO85" s="5"/>
+      <c r="RP85" s="5"/>
+      <c r="RQ85" s="5"/>
+      <c r="RR85" s="5"/>
+      <c r="RS85" s="5"/>
+      <c r="RT85" s="5"/>
+      <c r="RU85" s="5"/>
+      <c r="RV85" s="5"/>
+      <c r="RW85" s="5"/>
+      <c r="RX85" s="5"/>
+      <c r="RY85" s="5"/>
+      <c r="RZ85" s="5"/>
+      <c r="SA85" s="5"/>
+      <c r="SB85" s="5"/>
+      <c r="SC85" s="5"/>
+      <c r="SD85" s="5"/>
+      <c r="SE85" s="5"/>
+      <c r="SF85" s="5"/>
+      <c r="SG85" s="5"/>
+      <c r="SH85" s="5"/>
+      <c r="SI85" s="5"/>
+      <c r="SJ85" s="5"/>
+      <c r="SK85" s="5"/>
+      <c r="SL85" s="5"/>
+      <c r="SM85" s="5"/>
+      <c r="SN85" s="5"/>
+      <c r="SO85" s="5"/>
+      <c r="SP85" s="5"/>
+      <c r="SQ85" s="5"/>
+      <c r="SR85" s="5"/>
+      <c r="SS85" s="5"/>
+      <c r="ST85" s="5"/>
+      <c r="SU85" s="5"/>
+      <c r="SV85" s="5"/>
+      <c r="SW85" s="5"/>
+      <c r="SX85" s="5"/>
+      <c r="SY85" s="5"/>
+      <c r="SZ85" s="5"/>
+      <c r="TA85" s="5"/>
+      <c r="TB85" s="5"/>
+      <c r="TC85" s="5"/>
+      <c r="TD85" s="5"/>
+      <c r="TE85" s="5"/>
+      <c r="TF85" s="5"/>
+      <c r="TG85" s="5"/>
+      <c r="TH85" s="5"/>
+      <c r="TI85" s="5"/>
+      <c r="TJ85" s="5"/>
+      <c r="TK85" s="5"/>
+      <c r="TL85" s="5"/>
+      <c r="TM85" s="5"/>
+      <c r="TN85" s="5"/>
+      <c r="TO85" s="5"/>
+      <c r="TP85" s="5"/>
+      <c r="TQ85" s="5"/>
+      <c r="TR85" s="5"/>
+      <c r="TS85" s="5"/>
+      <c r="TT85" s="5"/>
+      <c r="TU85" s="5"/>
+      <c r="TV85" s="5"/>
+      <c r="TW85" s="5"/>
+      <c r="TX85" s="5"/>
+      <c r="TY85" s="5"/>
+      <c r="TZ85" s="5"/>
+      <c r="UA85" s="5"/>
+      <c r="UB85" s="5"/>
+      <c r="UC85" s="5"/>
+      <c r="UD85" s="5"/>
+      <c r="UE85" s="5"/>
+      <c r="UF85" s="5"/>
+      <c r="UG85" s="5"/>
+      <c r="UH85" s="5"/>
+      <c r="UI85" s="5"/>
+      <c r="UJ85" s="5"/>
+      <c r="UK85" s="5"/>
+      <c r="UL85" s="5"/>
+      <c r="UM85" s="5"/>
+      <c r="UN85" s="5"/>
+      <c r="UO85" s="5"/>
+      <c r="UP85" s="5"/>
+      <c r="UQ85" s="5"/>
+      <c r="UR85" s="5"/>
+      <c r="US85" s="5"/>
+      <c r="UT85" s="5"/>
+      <c r="UU85" s="5"/>
+      <c r="UV85" s="5"/>
+      <c r="UW85" s="5"/>
+      <c r="UX85" s="5"/>
+      <c r="UY85" s="5"/>
+      <c r="UZ85" s="5"/>
+      <c r="VA85" s="5"/>
+      <c r="VB85" s="5"/>
+      <c r="VC85" s="5"/>
+      <c r="VD85" s="5"/>
+      <c r="VE85" s="5"/>
+      <c r="VF85" s="5"/>
+      <c r="VG85" s="5"/>
+      <c r="VH85" s="5"/>
+      <c r="VI85" s="5"/>
+      <c r="VJ85" s="5"/>
+      <c r="VK85" s="5"/>
+      <c r="VL85" s="5"/>
+      <c r="VM85" s="5"/>
+      <c r="VN85" s="5"/>
+      <c r="VO85" s="5"/>
+      <c r="VP85" s="5"/>
+      <c r="VQ85" s="5"/>
+      <c r="VR85" s="5"/>
+      <c r="VS85" s="5"/>
+      <c r="VT85" s="5"/>
+      <c r="VU85" s="5"/>
+      <c r="VV85" s="5"/>
+      <c r="VW85" s="5"/>
+      <c r="VX85" s="5"/>
+      <c r="VY85" s="5"/>
+      <c r="VZ85" s="5"/>
+      <c r="WA85" s="5"/>
+      <c r="WB85" s="5"/>
+      <c r="WC85" s="5"/>
+      <c r="WD85" s="5"/>
+      <c r="WE85" s="5"/>
+      <c r="WF85" s="5"/>
+      <c r="WG85" s="5"/>
+      <c r="WH85" s="5"/>
+      <c r="WI85" s="5"/>
+      <c r="WJ85" s="5"/>
+      <c r="WK85" s="5"/>
+      <c r="WL85" s="5"/>
+      <c r="WM85" s="5"/>
+      <c r="WN85" s="5"/>
+      <c r="WO85" s="5"/>
+      <c r="WP85" s="5"/>
+      <c r="WQ85" s="5"/>
+      <c r="WR85" s="5"/>
+      <c r="WS85" s="5"/>
+      <c r="WT85" s="5"/>
+      <c r="WU85" s="5"/>
+      <c r="WV85" s="5"/>
+      <c r="WW85" s="5"/>
+      <c r="WX85" s="5"/>
+      <c r="WY85" s="5"/>
+      <c r="WZ85" s="5"/>
+      <c r="XA85" s="5"/>
+      <c r="XB85" s="5"/>
+      <c r="XC85" s="5"/>
+      <c r="XD85" s="5"/>
+      <c r="XE85" s="5"/>
+      <c r="XF85" s="5"/>
+      <c r="XG85" s="5"/>
+      <c r="XH85" s="5"/>
+      <c r="XI85" s="5"/>
+      <c r="XJ85" s="5"/>
+      <c r="XK85" s="5"/>
+      <c r="XL85" s="5"/>
+      <c r="XM85" s="5"/>
+      <c r="XN85" s="5"/>
+      <c r="XO85" s="5"/>
+      <c r="XP85" s="5"/>
+      <c r="XQ85" s="5"/>
+      <c r="XR85" s="5"/>
+      <c r="XS85" s="5"/>
+      <c r="XT85" s="5"/>
+      <c r="XU85" s="5"/>
+      <c r="XV85" s="5"/>
+      <c r="XW85" s="5"/>
+      <c r="XX85" s="5"/>
+      <c r="XY85" s="5"/>
+      <c r="XZ85" s="5"/>
+      <c r="YA85" s="5"/>
+      <c r="YB85" s="5"/>
+      <c r="YC85" s="5"/>
+      <c r="YD85" s="5"/>
+      <c r="YE85" s="5"/>
+      <c r="YF85" s="5"/>
+      <c r="YG85" s="5"/>
+      <c r="YH85" s="5"/>
+      <c r="YI85" s="5"/>
+      <c r="YJ85" s="5"/>
+      <c r="YK85" s="5"/>
+      <c r="YL85" s="5"/>
+      <c r="YM85" s="5"/>
+      <c r="YN85" s="5"/>
+      <c r="YO85" s="5"/>
+      <c r="YP85" s="5"/>
+      <c r="YQ85" s="5"/>
+      <c r="YR85" s="5"/>
+      <c r="YS85" s="5"/>
+      <c r="YT85" s="5"/>
+      <c r="YU85" s="5"/>
+      <c r="YV85" s="5"/>
+      <c r="YW85" s="5"/>
+      <c r="YX85" s="5"/>
+      <c r="YY85" s="5"/>
+      <c r="YZ85" s="5"/>
+      <c r="ZA85" s="5"/>
+      <c r="ZB85" s="5"/>
+      <c r="ZC85" s="5"/>
+      <c r="ZD85" s="5"/>
+      <c r="ZE85" s="5"/>
+      <c r="ZF85" s="5"/>
+      <c r="ZG85" s="5"/>
+      <c r="ZH85" s="5"/>
+      <c r="ZI85" s="5"/>
+      <c r="ZJ85" s="5"/>
+      <c r="ZK85" s="5"/>
+      <c r="ZL85" s="5"/>
+      <c r="ZM85" s="5"/>
+      <c r="ZN85" s="5"/>
+      <c r="ZO85" s="5"/>
+      <c r="ZP85" s="5"/>
+      <c r="ZQ85" s="5"/>
+      <c r="ZR85" s="5"/>
+      <c r="ZS85" s="5"/>
+      <c r="ZT85" s="5"/>
+      <c r="ZU85" s="5"/>
+      <c r="ZV85" s="5"/>
+      <c r="ZW85" s="5"/>
+      <c r="ZX85" s="5"/>
+      <c r="ZY85" s="5"/>
+      <c r="ZZ85" s="5"/>
+      <c r="AAA85" s="5"/>
+      <c r="AAB85" s="5"/>
+      <c r="AAC85" s="5"/>
+      <c r="AAD85" s="5"/>
+      <c r="AAE85" s="5"/>
+      <c r="AAF85" s="5"/>
+      <c r="AAG85" s="5"/>
+      <c r="AAH85" s="5"/>
+      <c r="AAI85" s="5"/>
+      <c r="AAJ85" s="5"/>
+      <c r="AAK85" s="5"/>
+      <c r="AAL85" s="5"/>
+      <c r="AAM85" s="5"/>
+      <c r="AAN85" s="5"/>
+      <c r="AAO85" s="5"/>
+      <c r="AAP85" s="5"/>
+      <c r="AAQ85" s="5"/>
+      <c r="AAR85" s="5"/>
+      <c r="AAS85" s="5"/>
+      <c r="AAT85" s="5"/>
+      <c r="AAU85" s="5"/>
+      <c r="AAV85" s="5"/>
+      <c r="AAW85" s="5"/>
+      <c r="AAX85" s="5"/>
+      <c r="AAY85" s="5"/>
+      <c r="AAZ85" s="5"/>
+      <c r="ABA85" s="5"/>
+      <c r="ABB85" s="5"/>
+      <c r="ABC85" s="5"/>
+      <c r="ABD85" s="5"/>
+      <c r="ABE85" s="5"/>
+      <c r="ABF85" s="5"/>
+      <c r="ABG85" s="5"/>
+      <c r="ABH85" s="5"/>
+      <c r="ABI85" s="5"/>
+      <c r="ABJ85" s="5"/>
+      <c r="ABK85" s="5"/>
+      <c r="ABL85" s="5"/>
+      <c r="ABM85" s="5"/>
+      <c r="ABN85" s="5"/>
+      <c r="ABO85" s="5"/>
+      <c r="ABP85" s="5"/>
+      <c r="ABQ85" s="5"/>
+      <c r="ABR85" s="5"/>
+      <c r="ABS85" s="5"/>
+      <c r="ABT85" s="5"/>
+      <c r="ABU85" s="5"/>
+      <c r="ABV85" s="5"/>
+      <c r="ABW85" s="5"/>
+      <c r="ABX85" s="5"/>
+      <c r="ABY85" s="5"/>
+      <c r="ABZ85" s="5"/>
+      <c r="ACA85" s="5"/>
+      <c r="ACB85" s="5"/>
+      <c r="ACC85" s="5"/>
+      <c r="ACD85" s="5"/>
+      <c r="ACE85" s="5"/>
+      <c r="ACF85" s="5"/>
+      <c r="ACG85" s="5"/>
+      <c r="ACH85" s="5"/>
+      <c r="ACI85" s="5"/>
+      <c r="ACJ85" s="5"/>
+      <c r="ACK85" s="5"/>
+      <c r="ACL85" s="5"/>
+      <c r="ACM85" s="5"/>
+      <c r="ACN85" s="5"/>
+      <c r="ACO85" s="5"/>
+      <c r="ACP85" s="5"/>
+      <c r="ACQ85" s="5"/>
+      <c r="ACR85" s="5"/>
+      <c r="ACS85" s="5"/>
+      <c r="ACT85" s="5"/>
+      <c r="ACU85" s="5"/>
+      <c r="ACV85" s="5"/>
+      <c r="ACW85" s="5"/>
+      <c r="ACX85" s="5"/>
+      <c r="ACY85" s="5"/>
+      <c r="ACZ85" s="5"/>
+      <c r="ADA85" s="5"/>
+      <c r="ADB85" s="5"/>
+      <c r="ADC85" s="5"/>
+      <c r="ADD85" s="5"/>
+      <c r="ADE85" s="5"/>
+      <c r="ADF85" s="5"/>
+      <c r="ADG85" s="5"/>
+      <c r="ADH85" s="5"/>
+      <c r="ADI85" s="5"/>
+      <c r="ADJ85" s="5"/>
+      <c r="ADK85" s="5"/>
+      <c r="ADL85" s="5"/>
+      <c r="ADM85" s="5"/>
+      <c r="ADN85" s="5"/>
+      <c r="ADO85" s="5"/>
+      <c r="ADP85" s="5"/>
+      <c r="ADQ85" s="5"/>
+      <c r="ADR85" s="5"/>
+      <c r="ADS85" s="5"/>
+      <c r="ADT85" s="5"/>
+      <c r="ADU85" s="5"/>
+      <c r="ADV85" s="5"/>
+      <c r="ADW85" s="5"/>
+      <c r="ADX85" s="5"/>
+      <c r="ADY85" s="5"/>
+      <c r="ADZ85" s="5"/>
+      <c r="AEA85" s="5"/>
+      <c r="AEB85" s="5"/>
+      <c r="AEC85" s="5"/>
+      <c r="AED85" s="5"/>
+      <c r="AEE85" s="5"/>
+      <c r="AEF85" s="5"/>
+      <c r="AEG85" s="5"/>
+      <c r="AEH85" s="5"/>
+      <c r="AEI85" s="5"/>
+      <c r="AEJ85" s="5"/>
+      <c r="AEK85" s="5"/>
+      <c r="AEL85" s="5"/>
+      <c r="AEM85" s="5"/>
+      <c r="AEN85" s="5"/>
+      <c r="AEO85" s="5"/>
+      <c r="AEP85" s="5"/>
+      <c r="AEQ85" s="5"/>
+      <c r="AER85" s="5"/>
+      <c r="AES85" s="5"/>
+      <c r="AET85" s="5"/>
+      <c r="AEU85" s="5"/>
+      <c r="AEV85" s="5"/>
+      <c r="AEW85" s="5"/>
+      <c r="AEX85" s="5"/>
+      <c r="AEY85" s="5"/>
+      <c r="AEZ85" s="5"/>
+      <c r="AFA85" s="5"/>
+      <c r="AFB85" s="5"/>
+      <c r="AFC85" s="5"/>
+      <c r="AFD85" s="5"/>
+      <c r="AFE85" s="5"/>
+      <c r="AFF85" s="5"/>
+      <c r="AFG85" s="5"/>
+      <c r="AFH85" s="5"/>
+      <c r="AFI85" s="5"/>
+      <c r="AFJ85" s="5"/>
+      <c r="AFK85" s="5"/>
+      <c r="AFL85" s="5"/>
+      <c r="AFM85" s="5"/>
+      <c r="AFN85" s="5"/>
+      <c r="AFO85" s="5"/>
+      <c r="AFP85" s="5"/>
+      <c r="AFQ85" s="5"/>
+      <c r="AFR85" s="5"/>
+      <c r="AFS85" s="5"/>
+      <c r="AFT85" s="5"/>
+      <c r="AFU85" s="5"/>
+      <c r="AFV85" s="5"/>
+      <c r="AFW85" s="5"/>
+      <c r="AFX85" s="5"/>
+      <c r="AFY85" s="5"/>
+      <c r="AFZ85" s="5"/>
+      <c r="AGA85" s="5"/>
+      <c r="AGB85" s="5"/>
+      <c r="AGC85" s="5"/>
+      <c r="AGD85" s="5"/>
+      <c r="AGE85" s="5"/>
+      <c r="AGF85" s="5"/>
+      <c r="AGG85" s="5"/>
+      <c r="AGH85" s="5"/>
+      <c r="AGI85" s="5"/>
+      <c r="AGJ85" s="5"/>
+      <c r="AGK85" s="5"/>
+      <c r="AGL85" s="5"/>
+      <c r="AGM85" s="5"/>
+      <c r="AGN85" s="5"/>
+      <c r="AGO85" s="5"/>
+      <c r="AGP85" s="5"/>
+      <c r="AGQ85" s="5"/>
+      <c r="AGR85" s="5"/>
+      <c r="AGS85" s="5"/>
+      <c r="AGT85" s="5"/>
+      <c r="AGU85" s="5"/>
+      <c r="AGV85" s="5"/>
+      <c r="AGW85" s="5"/>
+      <c r="AGX85" s="5"/>
+      <c r="AGY85" s="5"/>
+      <c r="AGZ85" s="5"/>
+      <c r="AHA85" s="5"/>
+      <c r="AHB85" s="5"/>
+      <c r="AHC85" s="5"/>
+      <c r="AHD85" s="5"/>
+      <c r="AHE85" s="5"/>
+      <c r="AHF85" s="5"/>
+      <c r="AHG85" s="5"/>
+      <c r="AHH85" s="5"/>
+      <c r="AHI85" s="5"/>
+      <c r="AHJ85" s="5"/>
+      <c r="AHK85" s="5"/>
+      <c r="AHL85" s="5"/>
+      <c r="AHM85" s="5"/>
+      <c r="AHN85" s="5"/>
+      <c r="AHO85" s="5"/>
+      <c r="AHP85" s="5"/>
+      <c r="AHQ85" s="5"/>
+      <c r="AHR85" s="5"/>
+      <c r="AHS85" s="5"/>
+      <c r="AHT85" s="5"/>
+      <c r="AHU85" s="5"/>
+      <c r="AHV85" s="5"/>
+      <c r="AHW85" s="5"/>
+      <c r="AHX85" s="5"/>
+      <c r="AHY85" s="5"/>
+      <c r="AHZ85" s="5"/>
+      <c r="AIA85" s="5"/>
+      <c r="AIB85" s="5"/>
+      <c r="AIC85" s="5"/>
+      <c r="AID85" s="5"/>
+      <c r="AIE85" s="5"/>
+      <c r="AIF85" s="5"/>
+      <c r="AIG85" s="5"/>
+      <c r="AIH85" s="5"/>
+      <c r="AII85" s="5"/>
+      <c r="AIJ85" s="5"/>
+      <c r="AIK85" s="5"/>
+      <c r="AIL85" s="5"/>
+      <c r="AIM85" s="5"/>
+      <c r="AIN85" s="5"/>
+      <c r="AIO85" s="5"/>
+      <c r="AIP85" s="5"/>
+      <c r="AIQ85" s="5"/>
+      <c r="AIR85" s="5"/>
     </row>
-    <row r="78" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...7 lines deleted...]
-      <c r="H78" s="71"/>
+    <row r="86" spans="1:928">
+      <c r="A86" s="41"/>
+      <c r="B86" s="80"/>
+      <c r="C86" s="80"/>
+      <c r="D86" s="80"/>
+      <c r="E86" s="81"/>
+      <c r="F86" s="82"/>
+      <c r="G86" s="82"/>
+      <c r="H86" s="41"/>
+      <c r="I86" s="5"/>
+      <c r="J86" s="5"/>
+      <c r="K86" s="5"/>
+      <c r="L86" s="5"/>
+      <c r="M86" s="5"/>
+      <c r="N86" s="5"/>
+      <c r="O86" s="5"/>
+      <c r="P86" s="5"/>
+      <c r="Q86" s="5"/>
+      <c r="R86" s="5"/>
+      <c r="S86" s="5"/>
+      <c r="T86" s="5"/>
+      <c r="U86" s="5"/>
+      <c r="V86" s="5"/>
+      <c r="W86" s="5"/>
+      <c r="X86" s="5"/>
+      <c r="Y86" s="5"/>
+      <c r="Z86" s="5"/>
+      <c r="AA86" s="5"/>
+      <c r="AB86" s="5"/>
+      <c r="AC86" s="5"/>
+      <c r="AD86" s="5"/>
+      <c r="AE86" s="5"/>
+      <c r="AF86" s="5"/>
+      <c r="AG86" s="5"/>
+      <c r="AH86" s="5"/>
+      <c r="AI86" s="5"/>
+      <c r="AJ86" s="5"/>
+      <c r="AK86" s="5"/>
+      <c r="AL86" s="5"/>
+      <c r="AM86" s="5"/>
+      <c r="AN86" s="5"/>
+      <c r="AO86" s="5"/>
+      <c r="AP86" s="5"/>
+      <c r="AQ86" s="5"/>
+      <c r="AR86" s="5"/>
+      <c r="AS86" s="5"/>
+      <c r="AT86" s="5"/>
+      <c r="AU86" s="5"/>
+      <c r="AV86" s="5"/>
+      <c r="AW86" s="5"/>
+      <c r="AX86" s="5"/>
+      <c r="AY86" s="5"/>
+      <c r="AZ86" s="5"/>
+      <c r="BA86" s="5"/>
+      <c r="BB86" s="5"/>
+      <c r="BC86" s="5"/>
+      <c r="BD86" s="5"/>
+      <c r="BE86" s="5"/>
+      <c r="BF86" s="5"/>
+      <c r="BG86" s="5"/>
+      <c r="BH86" s="5"/>
+      <c r="BI86" s="5"/>
+      <c r="BJ86" s="5"/>
+      <c r="BK86" s="5"/>
+      <c r="BL86" s="5"/>
+      <c r="BM86" s="5"/>
+      <c r="BN86" s="5"/>
+      <c r="BO86" s="5"/>
+      <c r="BP86" s="5"/>
+      <c r="BQ86" s="5"/>
+      <c r="BR86" s="5"/>
+      <c r="BS86" s="5"/>
+      <c r="BT86" s="5"/>
+      <c r="BU86" s="5"/>
+      <c r="BV86" s="5"/>
+      <c r="BW86" s="5"/>
+      <c r="BX86" s="5"/>
+      <c r="BY86" s="5"/>
+      <c r="BZ86" s="5"/>
+      <c r="CA86" s="5"/>
+      <c r="CB86" s="5"/>
+      <c r="CC86" s="5"/>
+      <c r="CD86" s="5"/>
+      <c r="CE86" s="5"/>
+      <c r="CF86" s="5"/>
+      <c r="CG86" s="5"/>
+      <c r="CH86" s="5"/>
+      <c r="CI86" s="5"/>
+      <c r="CJ86" s="5"/>
+      <c r="CK86" s="5"/>
+      <c r="CL86" s="5"/>
+      <c r="CM86" s="5"/>
+      <c r="CN86" s="5"/>
+      <c r="CO86" s="5"/>
+      <c r="CP86" s="5"/>
+      <c r="CQ86" s="5"/>
+      <c r="CR86" s="5"/>
+      <c r="CS86" s="5"/>
+      <c r="CT86" s="5"/>
+      <c r="CU86" s="5"/>
+      <c r="CV86" s="5"/>
+      <c r="CW86" s="5"/>
+      <c r="CX86" s="5"/>
+      <c r="CY86" s="5"/>
+      <c r="CZ86" s="5"/>
+      <c r="DA86" s="5"/>
+      <c r="DB86" s="5"/>
+      <c r="DC86" s="5"/>
+      <c r="DD86" s="5"/>
+      <c r="DE86" s="5"/>
+      <c r="DF86" s="5"/>
+      <c r="DG86" s="5"/>
+      <c r="DH86" s="5"/>
+      <c r="DI86" s="5"/>
+      <c r="DJ86" s="5"/>
+      <c r="DK86" s="5"/>
+      <c r="DL86" s="5"/>
+      <c r="DM86" s="5"/>
+      <c r="DN86" s="5"/>
+      <c r="DO86" s="5"/>
+      <c r="DP86" s="5"/>
+      <c r="DQ86" s="5"/>
+      <c r="DR86" s="5"/>
+      <c r="DS86" s="5"/>
+      <c r="DT86" s="5"/>
+      <c r="DU86" s="5"/>
+      <c r="DV86" s="5"/>
+      <c r="DW86" s="5"/>
+      <c r="DX86" s="5"/>
+      <c r="DY86" s="5"/>
+      <c r="DZ86" s="5"/>
+      <c r="EA86" s="5"/>
+      <c r="EB86" s="5"/>
+      <c r="EC86" s="5"/>
+      <c r="ED86" s="5"/>
+      <c r="EE86" s="5"/>
+      <c r="EF86" s="5"/>
+      <c r="EG86" s="5"/>
+      <c r="EH86" s="5"/>
+      <c r="EI86" s="5"/>
+      <c r="EJ86" s="5"/>
+      <c r="EK86" s="5"/>
+      <c r="EL86" s="5"/>
+      <c r="EM86" s="5"/>
+      <c r="EN86" s="5"/>
+      <c r="EO86" s="5"/>
+      <c r="EP86" s="5"/>
+      <c r="EQ86" s="5"/>
+      <c r="ER86" s="5"/>
+      <c r="ES86" s="5"/>
+      <c r="ET86" s="5"/>
+      <c r="EU86" s="5"/>
+      <c r="EV86" s="5"/>
+      <c r="EW86" s="5"/>
+      <c r="EX86" s="5"/>
+      <c r="EY86" s="5"/>
+      <c r="EZ86" s="5"/>
+      <c r="FA86" s="5"/>
+      <c r="FB86" s="5"/>
+      <c r="FC86" s="5"/>
+      <c r="FD86" s="5"/>
+      <c r="FE86" s="5"/>
+      <c r="FF86" s="5"/>
+      <c r="FG86" s="5"/>
+      <c r="FH86" s="5"/>
+      <c r="FI86" s="5"/>
+      <c r="FJ86" s="5"/>
+      <c r="FK86" s="5"/>
+      <c r="FL86" s="5"/>
+      <c r="FM86" s="5"/>
+      <c r="FN86" s="5"/>
+      <c r="FO86" s="5"/>
+      <c r="FP86" s="5"/>
+      <c r="FQ86" s="5"/>
+      <c r="FR86" s="5"/>
+      <c r="FS86" s="5"/>
+      <c r="FT86" s="5"/>
+      <c r="FU86" s="5"/>
+      <c r="FV86" s="5"/>
+      <c r="FW86" s="5"/>
+      <c r="FX86" s="5"/>
+      <c r="FY86" s="5"/>
+      <c r="FZ86" s="5"/>
+      <c r="GA86" s="5"/>
+      <c r="GB86" s="5"/>
+      <c r="GC86" s="5"/>
+      <c r="GD86" s="5"/>
+      <c r="GE86" s="5"/>
+      <c r="GF86" s="5"/>
+      <c r="GG86" s="5"/>
+      <c r="GH86" s="5"/>
+      <c r="GI86" s="5"/>
+      <c r="GJ86" s="5"/>
+      <c r="GK86" s="5"/>
+      <c r="GL86" s="5"/>
+      <c r="GM86" s="5"/>
+      <c r="GN86" s="5"/>
+      <c r="GO86" s="5"/>
+      <c r="GP86" s="5"/>
+      <c r="GQ86" s="5"/>
+      <c r="GR86" s="5"/>
+      <c r="GS86" s="5"/>
+      <c r="GT86" s="5"/>
+      <c r="GU86" s="5"/>
+      <c r="GV86" s="5"/>
+      <c r="GW86" s="5"/>
+      <c r="GX86" s="5"/>
+      <c r="GY86" s="5"/>
+      <c r="GZ86" s="5"/>
+      <c r="HA86" s="5"/>
+      <c r="HB86" s="5"/>
+      <c r="HC86" s="5"/>
+      <c r="HD86" s="5"/>
+      <c r="HE86" s="5"/>
+      <c r="HF86" s="5"/>
+      <c r="HG86" s="5"/>
+      <c r="HH86" s="5"/>
+      <c r="HI86" s="5"/>
+      <c r="HJ86" s="5"/>
+      <c r="HK86" s="5"/>
+      <c r="HL86" s="5"/>
+      <c r="HM86" s="5"/>
+      <c r="HN86" s="5"/>
+      <c r="HO86" s="5"/>
+      <c r="HP86" s="5"/>
+      <c r="HQ86" s="5"/>
+      <c r="HR86" s="5"/>
+      <c r="HS86" s="5"/>
+      <c r="HT86" s="5"/>
+      <c r="HU86" s="5"/>
+      <c r="HV86" s="5"/>
+      <c r="HW86" s="5"/>
+      <c r="HX86" s="5"/>
+      <c r="HY86" s="5"/>
+      <c r="HZ86" s="5"/>
+      <c r="IA86" s="5"/>
+      <c r="IB86" s="5"/>
+      <c r="IC86" s="5"/>
+      <c r="ID86" s="5"/>
+      <c r="IE86" s="5"/>
+      <c r="IF86" s="5"/>
+      <c r="IG86" s="5"/>
+      <c r="IH86" s="5"/>
+      <c r="II86" s="5"/>
+      <c r="IJ86" s="5"/>
+      <c r="IK86" s="5"/>
+      <c r="IL86" s="5"/>
+      <c r="IM86" s="5"/>
+      <c r="IN86" s="5"/>
+      <c r="IO86" s="5"/>
+      <c r="IP86" s="5"/>
+      <c r="IQ86" s="5"/>
+      <c r="IR86" s="5"/>
+      <c r="IS86" s="5"/>
+      <c r="IT86" s="5"/>
+      <c r="IU86" s="5"/>
+      <c r="IV86" s="5"/>
+      <c r="IW86" s="5"/>
+      <c r="IX86" s="5"/>
+      <c r="IY86" s="5"/>
+      <c r="IZ86" s="5"/>
+      <c r="JA86" s="5"/>
+      <c r="JB86" s="5"/>
+      <c r="JC86" s="5"/>
+      <c r="JD86" s="5"/>
+      <c r="JE86" s="5"/>
+      <c r="JF86" s="5"/>
+      <c r="JG86" s="5"/>
+      <c r="JH86" s="5"/>
+      <c r="JI86" s="5"/>
+      <c r="JJ86" s="5"/>
+      <c r="JK86" s="5"/>
+      <c r="JL86" s="5"/>
+      <c r="JM86" s="5"/>
+      <c r="JN86" s="5"/>
+      <c r="JO86" s="5"/>
+      <c r="JP86" s="5"/>
+      <c r="JQ86" s="5"/>
+      <c r="JR86" s="5"/>
+      <c r="JS86" s="5"/>
+      <c r="JT86" s="5"/>
+      <c r="JU86" s="5"/>
+      <c r="JV86" s="5"/>
+      <c r="JW86" s="5"/>
+      <c r="JX86" s="5"/>
+      <c r="JY86" s="5"/>
+      <c r="JZ86" s="5"/>
+      <c r="KA86" s="5"/>
+      <c r="KB86" s="5"/>
+      <c r="KC86" s="5"/>
+      <c r="KD86" s="5"/>
+      <c r="KE86" s="5"/>
+      <c r="KF86" s="5"/>
+      <c r="KG86" s="5"/>
+      <c r="KH86" s="5"/>
+      <c r="KI86" s="5"/>
+      <c r="KJ86" s="5"/>
+      <c r="KK86" s="5"/>
+      <c r="KL86" s="5"/>
+      <c r="KM86" s="5"/>
+      <c r="KN86" s="5"/>
+      <c r="KO86" s="5"/>
+      <c r="KP86" s="5"/>
+      <c r="KQ86" s="5"/>
+      <c r="KR86" s="5"/>
+      <c r="KS86" s="5"/>
+      <c r="KT86" s="5"/>
+      <c r="KU86" s="5"/>
+      <c r="KV86" s="5"/>
+      <c r="KW86" s="5"/>
+      <c r="KX86" s="5"/>
+      <c r="KY86" s="5"/>
+      <c r="KZ86" s="5"/>
+      <c r="LA86" s="5"/>
+      <c r="LB86" s="5"/>
+      <c r="LC86" s="5"/>
+      <c r="LD86" s="5"/>
+      <c r="LE86" s="5"/>
+      <c r="LF86" s="5"/>
+      <c r="LG86" s="5"/>
+      <c r="LH86" s="5"/>
+      <c r="LI86" s="5"/>
+      <c r="LJ86" s="5"/>
+      <c r="LK86" s="5"/>
+      <c r="LL86" s="5"/>
+      <c r="LM86" s="5"/>
+      <c r="LN86" s="5"/>
+      <c r="LO86" s="5"/>
+      <c r="LP86" s="5"/>
+      <c r="LQ86" s="5"/>
+      <c r="LR86" s="5"/>
+      <c r="LS86" s="5"/>
+      <c r="LT86" s="5"/>
+      <c r="LU86" s="5"/>
+      <c r="LV86" s="5"/>
+      <c r="LW86" s="5"/>
+      <c r="LX86" s="5"/>
+      <c r="LY86" s="5"/>
+      <c r="LZ86" s="5"/>
+      <c r="MA86" s="5"/>
+      <c r="MB86" s="5"/>
+      <c r="MC86" s="5"/>
+      <c r="MD86" s="5"/>
+      <c r="ME86" s="5"/>
+      <c r="MF86" s="5"/>
+      <c r="MG86" s="5"/>
+      <c r="MH86" s="5"/>
+      <c r="MI86" s="5"/>
+      <c r="MJ86" s="5"/>
+      <c r="MK86" s="5"/>
+      <c r="ML86" s="5"/>
+      <c r="MM86" s="5"/>
+      <c r="MN86" s="5"/>
+      <c r="MO86" s="5"/>
+      <c r="MP86" s="5"/>
+      <c r="MQ86" s="5"/>
+      <c r="MR86" s="5"/>
+      <c r="MS86" s="5"/>
+      <c r="MT86" s="5"/>
+      <c r="MU86" s="5"/>
+      <c r="MV86" s="5"/>
+      <c r="MW86" s="5"/>
+      <c r="MX86" s="5"/>
+      <c r="MY86" s="5"/>
+      <c r="MZ86" s="5"/>
+      <c r="NA86" s="5"/>
+      <c r="NB86" s="5"/>
+      <c r="NC86" s="5"/>
+      <c r="ND86" s="5"/>
+      <c r="NE86" s="5"/>
+      <c r="NF86" s="5"/>
+      <c r="NG86" s="5"/>
+      <c r="NH86" s="5"/>
+      <c r="NI86" s="5"/>
+      <c r="NJ86" s="5"/>
+      <c r="NK86" s="5"/>
+      <c r="NL86" s="5"/>
+      <c r="NM86" s="5"/>
+      <c r="NN86" s="5"/>
+      <c r="NO86" s="5"/>
+      <c r="NP86" s="5"/>
+      <c r="NQ86" s="5"/>
+      <c r="NR86" s="5"/>
+      <c r="NS86" s="5"/>
+      <c r="NT86" s="5"/>
+      <c r="NU86" s="5"/>
+      <c r="NV86" s="5"/>
+      <c r="NW86" s="5"/>
+      <c r="NX86" s="5"/>
+      <c r="NY86" s="5"/>
+      <c r="NZ86" s="5"/>
+      <c r="OA86" s="5"/>
+      <c r="OB86" s="5"/>
+      <c r="OC86" s="5"/>
+      <c r="OD86" s="5"/>
+      <c r="OE86" s="5"/>
+      <c r="OF86" s="5"/>
+      <c r="OG86" s="5"/>
+      <c r="OH86" s="5"/>
+      <c r="OI86" s="5"/>
+      <c r="OJ86" s="5"/>
+      <c r="OK86" s="5"/>
+      <c r="OL86" s="5"/>
+      <c r="OM86" s="5"/>
+      <c r="ON86" s="5"/>
+      <c r="OO86" s="5"/>
+      <c r="OP86" s="5"/>
+      <c r="OQ86" s="5"/>
+      <c r="OR86" s="5"/>
+      <c r="OS86" s="5"/>
+      <c r="OT86" s="5"/>
+      <c r="OU86" s="5"/>
+      <c r="OV86" s="5"/>
+      <c r="OW86" s="5"/>
+      <c r="OX86" s="5"/>
+      <c r="OY86" s="5"/>
+      <c r="OZ86" s="5"/>
+      <c r="PA86" s="5"/>
+      <c r="PB86" s="5"/>
+      <c r="PC86" s="5"/>
+      <c r="PD86" s="5"/>
+      <c r="PE86" s="5"/>
+      <c r="PF86" s="5"/>
+      <c r="PG86" s="5"/>
+      <c r="PH86" s="5"/>
+      <c r="PI86" s="5"/>
+      <c r="PJ86" s="5"/>
+      <c r="PK86" s="5"/>
+      <c r="PL86" s="5"/>
+      <c r="PM86" s="5"/>
+      <c r="PN86" s="5"/>
+      <c r="PO86" s="5"/>
+      <c r="PP86" s="5"/>
+      <c r="PQ86" s="5"/>
+      <c r="PR86" s="5"/>
+      <c r="PS86" s="5"/>
+      <c r="PT86" s="5"/>
+      <c r="PU86" s="5"/>
+      <c r="PV86" s="5"/>
+      <c r="PW86" s="5"/>
+      <c r="PX86" s="5"/>
+      <c r="PY86" s="5"/>
+      <c r="PZ86" s="5"/>
+      <c r="QA86" s="5"/>
+      <c r="QB86" s="5"/>
+      <c r="QC86" s="5"/>
+      <c r="QD86" s="5"/>
+      <c r="QE86" s="5"/>
+      <c r="QF86" s="5"/>
+      <c r="QG86" s="5"/>
+      <c r="QH86" s="5"/>
+      <c r="QI86" s="5"/>
+      <c r="QJ86" s="5"/>
+      <c r="QK86" s="5"/>
+      <c r="QL86" s="5"/>
+      <c r="QM86" s="5"/>
+      <c r="QN86" s="5"/>
+      <c r="QO86" s="5"/>
+      <c r="QP86" s="5"/>
+      <c r="QQ86" s="5"/>
+      <c r="QR86" s="5"/>
+      <c r="QS86" s="5"/>
+      <c r="QT86" s="5"/>
+      <c r="QU86" s="5"/>
+      <c r="QV86" s="5"/>
+      <c r="QW86" s="5"/>
+      <c r="QX86" s="5"/>
+      <c r="QY86" s="5"/>
+      <c r="QZ86" s="5"/>
+      <c r="RA86" s="5"/>
+      <c r="RB86" s="5"/>
+      <c r="RC86" s="5"/>
+      <c r="RD86" s="5"/>
+      <c r="RE86" s="5"/>
+      <c r="RF86" s="5"/>
+      <c r="RG86" s="5"/>
+      <c r="RH86" s="5"/>
+      <c r="RI86" s="5"/>
+      <c r="RJ86" s="5"/>
+      <c r="RK86" s="5"/>
+      <c r="RL86" s="5"/>
+      <c r="RM86" s="5"/>
+      <c r="RN86" s="5"/>
+      <c r="RO86" s="5"/>
+      <c r="RP86" s="5"/>
+      <c r="RQ86" s="5"/>
+      <c r="RR86" s="5"/>
+      <c r="RS86" s="5"/>
+      <c r="RT86" s="5"/>
+      <c r="RU86" s="5"/>
+      <c r="RV86" s="5"/>
+      <c r="RW86" s="5"/>
+      <c r="RX86" s="5"/>
+      <c r="RY86" s="5"/>
+      <c r="RZ86" s="5"/>
+      <c r="SA86" s="5"/>
+      <c r="SB86" s="5"/>
+      <c r="SC86" s="5"/>
+      <c r="SD86" s="5"/>
+      <c r="SE86" s="5"/>
+      <c r="SF86" s="5"/>
+      <c r="SG86" s="5"/>
+      <c r="SH86" s="5"/>
+      <c r="SI86" s="5"/>
+      <c r="SJ86" s="5"/>
+      <c r="SK86" s="5"/>
+      <c r="SL86" s="5"/>
+      <c r="SM86" s="5"/>
+      <c r="SN86" s="5"/>
+      <c r="SO86" s="5"/>
+      <c r="SP86" s="5"/>
+      <c r="SQ86" s="5"/>
+      <c r="SR86" s="5"/>
+      <c r="SS86" s="5"/>
+      <c r="ST86" s="5"/>
+      <c r="SU86" s="5"/>
+      <c r="SV86" s="5"/>
+      <c r="SW86" s="5"/>
+      <c r="SX86" s="5"/>
+      <c r="SY86" s="5"/>
+      <c r="SZ86" s="5"/>
+      <c r="TA86" s="5"/>
+      <c r="TB86" s="5"/>
+      <c r="TC86" s="5"/>
+      <c r="TD86" s="5"/>
+      <c r="TE86" s="5"/>
+      <c r="TF86" s="5"/>
+      <c r="TG86" s="5"/>
+      <c r="TH86" s="5"/>
+      <c r="TI86" s="5"/>
+      <c r="TJ86" s="5"/>
+      <c r="TK86" s="5"/>
+      <c r="TL86" s="5"/>
+      <c r="TM86" s="5"/>
+      <c r="TN86" s="5"/>
+      <c r="TO86" s="5"/>
+      <c r="TP86" s="5"/>
+      <c r="TQ86" s="5"/>
+      <c r="TR86" s="5"/>
+      <c r="TS86" s="5"/>
+      <c r="TT86" s="5"/>
+      <c r="TU86" s="5"/>
+      <c r="TV86" s="5"/>
+      <c r="TW86" s="5"/>
+      <c r="TX86" s="5"/>
+      <c r="TY86" s="5"/>
+      <c r="TZ86" s="5"/>
+      <c r="UA86" s="5"/>
+      <c r="UB86" s="5"/>
+      <c r="UC86" s="5"/>
+      <c r="UD86" s="5"/>
+      <c r="UE86" s="5"/>
+      <c r="UF86" s="5"/>
+      <c r="UG86" s="5"/>
+      <c r="UH86" s="5"/>
+      <c r="UI86" s="5"/>
+      <c r="UJ86" s="5"/>
+      <c r="UK86" s="5"/>
+      <c r="UL86" s="5"/>
+      <c r="UM86" s="5"/>
+      <c r="UN86" s="5"/>
+      <c r="UO86" s="5"/>
+      <c r="UP86" s="5"/>
+      <c r="UQ86" s="5"/>
+      <c r="UR86" s="5"/>
+      <c r="US86" s="5"/>
+      <c r="UT86" s="5"/>
+      <c r="UU86" s="5"/>
+      <c r="UV86" s="5"/>
+      <c r="UW86" s="5"/>
+      <c r="UX86" s="5"/>
+      <c r="UY86" s="5"/>
+      <c r="UZ86" s="5"/>
+      <c r="VA86" s="5"/>
+      <c r="VB86" s="5"/>
+      <c r="VC86" s="5"/>
+      <c r="VD86" s="5"/>
+      <c r="VE86" s="5"/>
+      <c r="VF86" s="5"/>
+      <c r="VG86" s="5"/>
+      <c r="VH86" s="5"/>
+      <c r="VI86" s="5"/>
+      <c r="VJ86" s="5"/>
+      <c r="VK86" s="5"/>
+      <c r="VL86" s="5"/>
+      <c r="VM86" s="5"/>
+      <c r="VN86" s="5"/>
+      <c r="VO86" s="5"/>
+      <c r="VP86" s="5"/>
+      <c r="VQ86" s="5"/>
+      <c r="VR86" s="5"/>
+      <c r="VS86" s="5"/>
+      <c r="VT86" s="5"/>
+      <c r="VU86" s="5"/>
+      <c r="VV86" s="5"/>
+      <c r="VW86" s="5"/>
+      <c r="VX86" s="5"/>
+      <c r="VY86" s="5"/>
+      <c r="VZ86" s="5"/>
+      <c r="WA86" s="5"/>
+      <c r="WB86" s="5"/>
+      <c r="WC86" s="5"/>
+      <c r="WD86" s="5"/>
+      <c r="WE86" s="5"/>
+      <c r="WF86" s="5"/>
+      <c r="WG86" s="5"/>
+      <c r="WH86" s="5"/>
+      <c r="WI86" s="5"/>
+      <c r="WJ86" s="5"/>
+      <c r="WK86" s="5"/>
+      <c r="WL86" s="5"/>
+      <c r="WM86" s="5"/>
+      <c r="WN86" s="5"/>
+      <c r="WO86" s="5"/>
+      <c r="WP86" s="5"/>
+      <c r="WQ86" s="5"/>
+      <c r="WR86" s="5"/>
+      <c r="WS86" s="5"/>
+      <c r="WT86" s="5"/>
+      <c r="WU86" s="5"/>
+      <c r="WV86" s="5"/>
+      <c r="WW86" s="5"/>
+      <c r="WX86" s="5"/>
+      <c r="WY86" s="5"/>
+      <c r="WZ86" s="5"/>
+      <c r="XA86" s="5"/>
+      <c r="XB86" s="5"/>
+      <c r="XC86" s="5"/>
+      <c r="XD86" s="5"/>
+      <c r="XE86" s="5"/>
+      <c r="XF86" s="5"/>
+      <c r="XG86" s="5"/>
+      <c r="XH86" s="5"/>
+      <c r="XI86" s="5"/>
+      <c r="XJ86" s="5"/>
+      <c r="XK86" s="5"/>
+      <c r="XL86" s="5"/>
+      <c r="XM86" s="5"/>
+      <c r="XN86" s="5"/>
+      <c r="XO86" s="5"/>
+      <c r="XP86" s="5"/>
+      <c r="XQ86" s="5"/>
+      <c r="XR86" s="5"/>
+      <c r="XS86" s="5"/>
+      <c r="XT86" s="5"/>
+      <c r="XU86" s="5"/>
+      <c r="XV86" s="5"/>
+      <c r="XW86" s="5"/>
+      <c r="XX86" s="5"/>
+      <c r="XY86" s="5"/>
+      <c r="XZ86" s="5"/>
+      <c r="YA86" s="5"/>
+      <c r="YB86" s="5"/>
+      <c r="YC86" s="5"/>
+      <c r="YD86" s="5"/>
+      <c r="YE86" s="5"/>
+      <c r="YF86" s="5"/>
+      <c r="YG86" s="5"/>
+      <c r="YH86" s="5"/>
+      <c r="YI86" s="5"/>
+      <c r="YJ86" s="5"/>
+      <c r="YK86" s="5"/>
+      <c r="YL86" s="5"/>
+      <c r="YM86" s="5"/>
+      <c r="YN86" s="5"/>
+      <c r="YO86" s="5"/>
+      <c r="YP86" s="5"/>
+      <c r="YQ86" s="5"/>
+      <c r="YR86" s="5"/>
+      <c r="YS86" s="5"/>
+      <c r="YT86" s="5"/>
+      <c r="YU86" s="5"/>
+      <c r="YV86" s="5"/>
+      <c r="YW86" s="5"/>
+      <c r="YX86" s="5"/>
+      <c r="YY86" s="5"/>
+      <c r="YZ86" s="5"/>
+      <c r="ZA86" s="5"/>
+      <c r="ZB86" s="5"/>
+      <c r="ZC86" s="5"/>
+      <c r="ZD86" s="5"/>
+      <c r="ZE86" s="5"/>
+      <c r="ZF86" s="5"/>
+      <c r="ZG86" s="5"/>
+      <c r="ZH86" s="5"/>
+      <c r="ZI86" s="5"/>
+      <c r="ZJ86" s="5"/>
+      <c r="ZK86" s="5"/>
+      <c r="ZL86" s="5"/>
+      <c r="ZM86" s="5"/>
+      <c r="ZN86" s="5"/>
+      <c r="ZO86" s="5"/>
+      <c r="ZP86" s="5"/>
+      <c r="ZQ86" s="5"/>
+      <c r="ZR86" s="5"/>
+      <c r="ZS86" s="5"/>
+      <c r="ZT86" s="5"/>
+      <c r="ZU86" s="5"/>
+      <c r="ZV86" s="5"/>
+      <c r="ZW86" s="5"/>
+      <c r="ZX86" s="5"/>
+      <c r="ZY86" s="5"/>
+      <c r="ZZ86" s="5"/>
+      <c r="AAA86" s="5"/>
+      <c r="AAB86" s="5"/>
+      <c r="AAC86" s="5"/>
+      <c r="AAD86" s="5"/>
+      <c r="AAE86" s="5"/>
+      <c r="AAF86" s="5"/>
+      <c r="AAG86" s="5"/>
+      <c r="AAH86" s="5"/>
+      <c r="AAI86" s="5"/>
+      <c r="AAJ86" s="5"/>
+      <c r="AAK86" s="5"/>
+      <c r="AAL86" s="5"/>
+      <c r="AAM86" s="5"/>
+      <c r="AAN86" s="5"/>
+      <c r="AAO86" s="5"/>
+      <c r="AAP86" s="5"/>
+      <c r="AAQ86" s="5"/>
+      <c r="AAR86" s="5"/>
+      <c r="AAS86" s="5"/>
+      <c r="AAT86" s="5"/>
+      <c r="AAU86" s="5"/>
+      <c r="AAV86" s="5"/>
+      <c r="AAW86" s="5"/>
+      <c r="AAX86" s="5"/>
+      <c r="AAY86" s="5"/>
+      <c r="AAZ86" s="5"/>
+      <c r="ABA86" s="5"/>
+      <c r="ABB86" s="5"/>
+      <c r="ABC86" s="5"/>
+      <c r="ABD86" s="5"/>
+      <c r="ABE86" s="5"/>
+      <c r="ABF86" s="5"/>
+      <c r="ABG86" s="5"/>
+      <c r="ABH86" s="5"/>
+      <c r="ABI86" s="5"/>
+      <c r="ABJ86" s="5"/>
+      <c r="ABK86" s="5"/>
+      <c r="ABL86" s="5"/>
+      <c r="ABM86" s="5"/>
+      <c r="ABN86" s="5"/>
+      <c r="ABO86" s="5"/>
+      <c r="ABP86" s="5"/>
+      <c r="ABQ86" s="5"/>
+      <c r="ABR86" s="5"/>
+      <c r="ABS86" s="5"/>
+      <c r="ABT86" s="5"/>
+      <c r="ABU86" s="5"/>
+      <c r="ABV86" s="5"/>
+      <c r="ABW86" s="5"/>
+      <c r="ABX86" s="5"/>
+      <c r="ABY86" s="5"/>
+      <c r="ABZ86" s="5"/>
+      <c r="ACA86" s="5"/>
+      <c r="ACB86" s="5"/>
+      <c r="ACC86" s="5"/>
+      <c r="ACD86" s="5"/>
+      <c r="ACE86" s="5"/>
+      <c r="ACF86" s="5"/>
+      <c r="ACG86" s="5"/>
+      <c r="ACH86" s="5"/>
+      <c r="ACI86" s="5"/>
+      <c r="ACJ86" s="5"/>
+      <c r="ACK86" s="5"/>
+      <c r="ACL86" s="5"/>
+      <c r="ACM86" s="5"/>
+      <c r="ACN86" s="5"/>
+      <c r="ACO86" s="5"/>
+      <c r="ACP86" s="5"/>
+      <c r="ACQ86" s="5"/>
+      <c r="ACR86" s="5"/>
+      <c r="ACS86" s="5"/>
+      <c r="ACT86" s="5"/>
+      <c r="ACU86" s="5"/>
+      <c r="ACV86" s="5"/>
+      <c r="ACW86" s="5"/>
+      <c r="ACX86" s="5"/>
+      <c r="ACY86" s="5"/>
+      <c r="ACZ86" s="5"/>
+      <c r="ADA86" s="5"/>
+      <c r="ADB86" s="5"/>
+      <c r="ADC86" s="5"/>
+      <c r="ADD86" s="5"/>
+      <c r="ADE86" s="5"/>
+      <c r="ADF86" s="5"/>
+      <c r="ADG86" s="5"/>
+      <c r="ADH86" s="5"/>
+      <c r="ADI86" s="5"/>
+      <c r="ADJ86" s="5"/>
+      <c r="ADK86" s="5"/>
+      <c r="ADL86" s="5"/>
+      <c r="ADM86" s="5"/>
+      <c r="ADN86" s="5"/>
+      <c r="ADO86" s="5"/>
+      <c r="ADP86" s="5"/>
+      <c r="ADQ86" s="5"/>
+      <c r="ADR86" s="5"/>
+      <c r="ADS86" s="5"/>
+      <c r="ADT86" s="5"/>
+      <c r="ADU86" s="5"/>
+      <c r="ADV86" s="5"/>
+      <c r="ADW86" s="5"/>
+      <c r="ADX86" s="5"/>
+      <c r="ADY86" s="5"/>
+      <c r="ADZ86" s="5"/>
+      <c r="AEA86" s="5"/>
+      <c r="AEB86" s="5"/>
+      <c r="AEC86" s="5"/>
+      <c r="AED86" s="5"/>
+      <c r="AEE86" s="5"/>
+      <c r="AEF86" s="5"/>
+      <c r="AEG86" s="5"/>
+      <c r="AEH86" s="5"/>
+      <c r="AEI86" s="5"/>
+      <c r="AEJ86" s="5"/>
+      <c r="AEK86" s="5"/>
+      <c r="AEL86" s="5"/>
+      <c r="AEM86" s="5"/>
+      <c r="AEN86" s="5"/>
+      <c r="AEO86" s="5"/>
+      <c r="AEP86" s="5"/>
+      <c r="AEQ86" s="5"/>
+      <c r="AER86" s="5"/>
+      <c r="AES86" s="5"/>
+      <c r="AET86" s="5"/>
+      <c r="AEU86" s="5"/>
+      <c r="AEV86" s="5"/>
+      <c r="AEW86" s="5"/>
+      <c r="AEX86" s="5"/>
+      <c r="AEY86" s="5"/>
+      <c r="AEZ86" s="5"/>
+      <c r="AFA86" s="5"/>
+      <c r="AFB86" s="5"/>
+      <c r="AFC86" s="5"/>
+      <c r="AFD86" s="5"/>
+      <c r="AFE86" s="5"/>
+      <c r="AFF86" s="5"/>
+      <c r="AFG86" s="5"/>
+      <c r="AFH86" s="5"/>
+      <c r="AFI86" s="5"/>
+      <c r="AFJ86" s="5"/>
+      <c r="AFK86" s="5"/>
+      <c r="AFL86" s="5"/>
+      <c r="AFM86" s="5"/>
+      <c r="AFN86" s="5"/>
+      <c r="AFO86" s="5"/>
+      <c r="AFP86" s="5"/>
+      <c r="AFQ86" s="5"/>
+      <c r="AFR86" s="5"/>
+      <c r="AFS86" s="5"/>
+      <c r="AFT86" s="5"/>
+      <c r="AFU86" s="5"/>
+      <c r="AFV86" s="5"/>
+      <c r="AFW86" s="5"/>
+      <c r="AFX86" s="5"/>
+      <c r="AFY86" s="5"/>
+      <c r="AFZ86" s="5"/>
+      <c r="AGA86" s="5"/>
+      <c r="AGB86" s="5"/>
+      <c r="AGC86" s="5"/>
+      <c r="AGD86" s="5"/>
+      <c r="AGE86" s="5"/>
+      <c r="AGF86" s="5"/>
+      <c r="AGG86" s="5"/>
+      <c r="AGH86" s="5"/>
+      <c r="AGI86" s="5"/>
+      <c r="AGJ86" s="5"/>
+      <c r="AGK86" s="5"/>
+      <c r="AGL86" s="5"/>
+      <c r="AGM86" s="5"/>
+      <c r="AGN86" s="5"/>
+      <c r="AGO86" s="5"/>
+      <c r="AGP86" s="5"/>
+      <c r="AGQ86" s="5"/>
+      <c r="AGR86" s="5"/>
+      <c r="AGS86" s="5"/>
+      <c r="AGT86" s="5"/>
+      <c r="AGU86" s="5"/>
+      <c r="AGV86" s="5"/>
+      <c r="AGW86" s="5"/>
+      <c r="AGX86" s="5"/>
+      <c r="AGY86" s="5"/>
+      <c r="AGZ86" s="5"/>
+      <c r="AHA86" s="5"/>
+      <c r="AHB86" s="5"/>
+      <c r="AHC86" s="5"/>
+      <c r="AHD86" s="5"/>
+      <c r="AHE86" s="5"/>
+      <c r="AHF86" s="5"/>
+      <c r="AHG86" s="5"/>
+      <c r="AHH86" s="5"/>
+      <c r="AHI86" s="5"/>
+      <c r="AHJ86" s="5"/>
+      <c r="AHK86" s="5"/>
+      <c r="AHL86" s="5"/>
+      <c r="AHM86" s="5"/>
+      <c r="AHN86" s="5"/>
+      <c r="AHO86" s="5"/>
+      <c r="AHP86" s="5"/>
+      <c r="AHQ86" s="5"/>
+      <c r="AHR86" s="5"/>
+      <c r="AHS86" s="5"/>
+      <c r="AHT86" s="5"/>
+      <c r="AHU86" s="5"/>
+      <c r="AHV86" s="5"/>
+      <c r="AHW86" s="5"/>
+      <c r="AHX86" s="5"/>
+      <c r="AHY86" s="5"/>
+      <c r="AHZ86" s="5"/>
+      <c r="AIA86" s="5"/>
+      <c r="AIB86" s="5"/>
+      <c r="AIC86" s="5"/>
+      <c r="AID86" s="5"/>
+      <c r="AIE86" s="5"/>
+      <c r="AIF86" s="5"/>
+      <c r="AIG86" s="5"/>
+      <c r="AIH86" s="5"/>
+      <c r="AII86" s="5"/>
+      <c r="AIJ86" s="5"/>
+      <c r="AIK86" s="5"/>
+      <c r="AIL86" s="5"/>
+      <c r="AIM86" s="5"/>
+      <c r="AIN86" s="5"/>
+      <c r="AIO86" s="5"/>
+      <c r="AIP86" s="5"/>
+      <c r="AIQ86" s="5"/>
+      <c r="AIR86" s="5"/>
     </row>
-    <row r="79" customFormat="false" ht="18.55" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...929 lines deleted...]
-      <c r="AIR79" s="73"/>
+    <row r="87" ht="19.5" spans="1:928">
+      <c r="A87" s="83" t="s">
+        <v>157</v>
+      </c>
+      <c r="B87" s="83"/>
+      <c r="C87" s="83"/>
+      <c r="D87" s="83"/>
+      <c r="E87" s="83"/>
+      <c r="F87" s="83"/>
+      <c r="G87" s="83"/>
+      <c r="H87" s="83"/>
+      <c r="I87" s="71"/>
+      <c r="J87" s="71"/>
+      <c r="K87" s="71"/>
+      <c r="L87" s="71"/>
+      <c r="M87" s="71"/>
+      <c r="N87" s="71"/>
+      <c r="O87" s="71"/>
+      <c r="P87" s="71"/>
+      <c r="Q87" s="71"/>
+      <c r="R87" s="71"/>
+      <c r="S87" s="71"/>
+      <c r="T87" s="71"/>
+      <c r="U87" s="71"/>
+      <c r="V87" s="71"/>
+      <c r="W87" s="71"/>
+      <c r="X87" s="71"/>
+      <c r="Y87" s="71"/>
+      <c r="Z87" s="71"/>
+      <c r="AA87" s="71"/>
+      <c r="AB87" s="71"/>
+      <c r="AC87" s="71"/>
+      <c r="AD87" s="71"/>
+      <c r="AE87" s="71"/>
+      <c r="AF87" s="71"/>
+      <c r="AG87" s="71"/>
+      <c r="AH87" s="71"/>
+      <c r="AI87" s="71"/>
+      <c r="AJ87" s="71"/>
+      <c r="AK87" s="71"/>
+      <c r="AL87" s="71"/>
+      <c r="AM87" s="71"/>
+      <c r="AN87" s="71"/>
+      <c r="AO87" s="71"/>
+      <c r="AP87" s="71"/>
+      <c r="AQ87" s="71"/>
+      <c r="AR87" s="71"/>
+      <c r="AS87" s="71"/>
+      <c r="AT87" s="71"/>
+      <c r="AU87" s="71"/>
+      <c r="AV87" s="71"/>
+      <c r="AW87" s="71"/>
+      <c r="AX87" s="71"/>
+      <c r="AY87" s="71"/>
+      <c r="AZ87" s="71"/>
+      <c r="BA87" s="71"/>
+      <c r="BB87" s="71"/>
+      <c r="BC87" s="71"/>
+      <c r="BD87" s="71"/>
+      <c r="BE87" s="71"/>
+      <c r="BF87" s="71"/>
+      <c r="BG87" s="71"/>
+      <c r="BH87" s="71"/>
+      <c r="BI87" s="71"/>
+      <c r="BJ87" s="71"/>
+      <c r="BK87" s="71"/>
+      <c r="BL87" s="71"/>
+      <c r="BM87" s="71"/>
+      <c r="BN87" s="71"/>
+      <c r="BO87" s="71"/>
+      <c r="BP87" s="71"/>
+      <c r="BQ87" s="71"/>
+      <c r="BR87" s="71"/>
+      <c r="BS87" s="71"/>
+      <c r="BT87" s="71"/>
+      <c r="BU87" s="71"/>
+      <c r="BV87" s="71"/>
+      <c r="BW87" s="71"/>
+      <c r="BX87" s="71"/>
+      <c r="BY87" s="71"/>
+      <c r="BZ87" s="71"/>
+      <c r="CA87" s="71"/>
+      <c r="CB87" s="71"/>
+      <c r="CC87" s="71"/>
+      <c r="CD87" s="71"/>
+      <c r="CE87" s="71"/>
+      <c r="CF87" s="71"/>
+      <c r="CG87" s="71"/>
+      <c r="CH87" s="71"/>
+      <c r="CI87" s="71"/>
+      <c r="CJ87" s="71"/>
+      <c r="CK87" s="71"/>
+      <c r="CL87" s="71"/>
+      <c r="CM87" s="71"/>
+      <c r="CN87" s="71"/>
+      <c r="CO87" s="71"/>
+      <c r="CP87" s="71"/>
+      <c r="CQ87" s="71"/>
+      <c r="CR87" s="71"/>
+      <c r="CS87" s="71"/>
+      <c r="CT87" s="71"/>
+      <c r="CU87" s="71"/>
+      <c r="CV87" s="71"/>
+      <c r="CW87" s="71"/>
+      <c r="CX87" s="71"/>
+      <c r="CY87" s="71"/>
+      <c r="CZ87" s="71"/>
+      <c r="DA87" s="71"/>
+      <c r="DB87" s="71"/>
+      <c r="DC87" s="71"/>
+      <c r="DD87" s="71"/>
+      <c r="DE87" s="71"/>
+      <c r="DF87" s="71"/>
+      <c r="DG87" s="71"/>
+      <c r="DH87" s="71"/>
+      <c r="DI87" s="71"/>
+      <c r="DJ87" s="71"/>
+      <c r="DK87" s="71"/>
+      <c r="DL87" s="71"/>
+      <c r="DM87" s="71"/>
+      <c r="DN87" s="71"/>
+      <c r="DO87" s="71"/>
+      <c r="DP87" s="71"/>
+      <c r="DQ87" s="71"/>
+      <c r="DR87" s="71"/>
+      <c r="DS87" s="71"/>
+      <c r="DT87" s="71"/>
+      <c r="DU87" s="71"/>
+      <c r="DV87" s="71"/>
+      <c r="DW87" s="71"/>
+      <c r="DX87" s="71"/>
+      <c r="DY87" s="71"/>
+      <c r="DZ87" s="71"/>
+      <c r="EA87" s="71"/>
+      <c r="EB87" s="71"/>
+      <c r="EC87" s="71"/>
+      <c r="ED87" s="71"/>
+      <c r="EE87" s="71"/>
+      <c r="EF87" s="71"/>
+      <c r="EG87" s="71"/>
+      <c r="EH87" s="71"/>
+      <c r="EI87" s="71"/>
+      <c r="EJ87" s="71"/>
+      <c r="EK87" s="71"/>
+      <c r="EL87" s="71"/>
+      <c r="EM87" s="71"/>
+      <c r="EN87" s="71"/>
+      <c r="EO87" s="71"/>
+      <c r="EP87" s="71"/>
+      <c r="EQ87" s="71"/>
+      <c r="ER87" s="71"/>
+      <c r="ES87" s="71"/>
+      <c r="ET87" s="71"/>
+      <c r="EU87" s="71"/>
+      <c r="EV87" s="71"/>
+      <c r="EW87" s="71"/>
+      <c r="EX87" s="71"/>
+      <c r="EY87" s="71"/>
+      <c r="EZ87" s="71"/>
+      <c r="FA87" s="71"/>
+      <c r="FB87" s="71"/>
+      <c r="FC87" s="71"/>
+      <c r="FD87" s="71"/>
+      <c r="FE87" s="71"/>
+      <c r="FF87" s="71"/>
+      <c r="FG87" s="71"/>
+      <c r="FH87" s="71"/>
+      <c r="FI87" s="71"/>
+      <c r="FJ87" s="71"/>
+      <c r="FK87" s="71"/>
+      <c r="FL87" s="71"/>
+      <c r="FM87" s="71"/>
+      <c r="FN87" s="71"/>
+      <c r="FO87" s="71"/>
+      <c r="FP87" s="71"/>
+      <c r="FQ87" s="71"/>
+      <c r="FR87" s="71"/>
+      <c r="FS87" s="71"/>
+      <c r="FT87" s="71"/>
+      <c r="FU87" s="71"/>
+      <c r="FV87" s="71"/>
+      <c r="FW87" s="71"/>
+      <c r="FX87" s="71"/>
+      <c r="FY87" s="71"/>
+      <c r="FZ87" s="71"/>
+      <c r="GA87" s="71"/>
+      <c r="GB87" s="71"/>
+      <c r="GC87" s="71"/>
+      <c r="GD87" s="71"/>
+      <c r="GE87" s="71"/>
+      <c r="GF87" s="71"/>
+      <c r="GG87" s="71"/>
+      <c r="GH87" s="71"/>
+      <c r="GI87" s="71"/>
+      <c r="GJ87" s="71"/>
+      <c r="GK87" s="71"/>
+      <c r="GL87" s="71"/>
+      <c r="GM87" s="71"/>
+      <c r="GN87" s="71"/>
+      <c r="GO87" s="71"/>
+      <c r="GP87" s="71"/>
+      <c r="GQ87" s="71"/>
+      <c r="GR87" s="71"/>
+      <c r="GS87" s="71"/>
+      <c r="GT87" s="71"/>
+      <c r="GU87" s="71"/>
+      <c r="GV87" s="71"/>
+      <c r="GW87" s="71"/>
+      <c r="GX87" s="71"/>
+      <c r="GY87" s="71"/>
+      <c r="GZ87" s="71"/>
+      <c r="HA87" s="71"/>
+      <c r="HB87" s="71"/>
+      <c r="HC87" s="71"/>
+      <c r="HD87" s="71"/>
+      <c r="HE87" s="71"/>
+      <c r="HF87" s="71"/>
+      <c r="HG87" s="71"/>
+      <c r="HH87" s="71"/>
+      <c r="HI87" s="71"/>
+      <c r="HJ87" s="71"/>
+      <c r="HK87" s="71"/>
+      <c r="HL87" s="71"/>
+      <c r="HM87" s="71"/>
+      <c r="HN87" s="71"/>
+      <c r="HO87" s="71"/>
+      <c r="HP87" s="71"/>
+      <c r="HQ87" s="71"/>
+      <c r="HR87" s="71"/>
+      <c r="HS87" s="71"/>
+      <c r="HT87" s="71"/>
+      <c r="HU87" s="71"/>
+      <c r="HV87" s="71"/>
+      <c r="HW87" s="71"/>
+      <c r="HX87" s="71"/>
+      <c r="HY87" s="71"/>
+      <c r="HZ87" s="71"/>
+      <c r="IA87" s="71"/>
+      <c r="IB87" s="71"/>
+      <c r="IC87" s="71"/>
+      <c r="ID87" s="71"/>
+      <c r="IE87" s="71"/>
+      <c r="IF87" s="71"/>
+      <c r="IG87" s="71"/>
+      <c r="IH87" s="71"/>
+      <c r="II87" s="71"/>
+      <c r="IJ87" s="71"/>
+      <c r="IK87" s="71"/>
+      <c r="IL87" s="71"/>
+      <c r="IM87" s="71"/>
+      <c r="IN87" s="71"/>
+      <c r="IO87" s="71"/>
+      <c r="IP87" s="71"/>
+      <c r="IQ87" s="71"/>
+      <c r="IR87" s="71"/>
+      <c r="IS87" s="71"/>
+      <c r="IT87" s="71"/>
+      <c r="IU87" s="71"/>
+      <c r="IV87" s="71"/>
+      <c r="IW87" s="71"/>
+      <c r="IX87" s="71"/>
+      <c r="IY87" s="71"/>
+      <c r="IZ87" s="71"/>
+      <c r="JA87" s="71"/>
+      <c r="JB87" s="71"/>
+      <c r="JC87" s="71"/>
+      <c r="JD87" s="71"/>
+      <c r="JE87" s="71"/>
+      <c r="JF87" s="71"/>
+      <c r="JG87" s="71"/>
+      <c r="JH87" s="71"/>
+      <c r="JI87" s="71"/>
+      <c r="JJ87" s="71"/>
+      <c r="JK87" s="71"/>
+      <c r="JL87" s="71"/>
+      <c r="JM87" s="71"/>
+      <c r="JN87" s="71"/>
+      <c r="JO87" s="71"/>
+      <c r="JP87" s="71"/>
+      <c r="JQ87" s="71"/>
+      <c r="JR87" s="71"/>
+      <c r="JS87" s="71"/>
+      <c r="JT87" s="71"/>
+      <c r="JU87" s="71"/>
+      <c r="JV87" s="71"/>
+      <c r="JW87" s="71"/>
+      <c r="JX87" s="71"/>
+      <c r="JY87" s="71"/>
+      <c r="JZ87" s="71"/>
+      <c r="KA87" s="71"/>
+      <c r="KB87" s="71"/>
+      <c r="KC87" s="71"/>
+      <c r="KD87" s="71"/>
+      <c r="KE87" s="71"/>
+      <c r="KF87" s="71"/>
+      <c r="KG87" s="71"/>
+      <c r="KH87" s="71"/>
+      <c r="KI87" s="71"/>
+      <c r="KJ87" s="71"/>
+      <c r="KK87" s="71"/>
+      <c r="KL87" s="71"/>
+      <c r="KM87" s="71"/>
+      <c r="KN87" s="71"/>
+      <c r="KO87" s="71"/>
+      <c r="KP87" s="71"/>
+      <c r="KQ87" s="71"/>
+      <c r="KR87" s="71"/>
+      <c r="KS87" s="71"/>
+      <c r="KT87" s="71"/>
+      <c r="KU87" s="71"/>
+      <c r="KV87" s="71"/>
+      <c r="KW87" s="71"/>
+      <c r="KX87" s="71"/>
+      <c r="KY87" s="71"/>
+      <c r="KZ87" s="71"/>
+      <c r="LA87" s="71"/>
+      <c r="LB87" s="71"/>
+      <c r="LC87" s="71"/>
+      <c r="LD87" s="71"/>
+      <c r="LE87" s="71"/>
+      <c r="LF87" s="71"/>
+      <c r="LG87" s="71"/>
+      <c r="LH87" s="71"/>
+      <c r="LI87" s="71"/>
+      <c r="LJ87" s="71"/>
+      <c r="LK87" s="71"/>
+      <c r="LL87" s="71"/>
+      <c r="LM87" s="71"/>
+      <c r="LN87" s="71"/>
+      <c r="LO87" s="71"/>
+      <c r="LP87" s="71"/>
+      <c r="LQ87" s="71"/>
+      <c r="LR87" s="71"/>
+      <c r="LS87" s="71"/>
+      <c r="LT87" s="71"/>
+      <c r="LU87" s="71"/>
+      <c r="LV87" s="71"/>
+      <c r="LW87" s="71"/>
+      <c r="LX87" s="71"/>
+      <c r="LY87" s="71"/>
+      <c r="LZ87" s="71"/>
+      <c r="MA87" s="71"/>
+      <c r="MB87" s="71"/>
+      <c r="MC87" s="71"/>
+      <c r="MD87" s="71"/>
+      <c r="ME87" s="71"/>
+      <c r="MF87" s="71"/>
+      <c r="MG87" s="71"/>
+      <c r="MH87" s="71"/>
+      <c r="MI87" s="71"/>
+      <c r="MJ87" s="71"/>
+      <c r="MK87" s="71"/>
+      <c r="ML87" s="71"/>
+      <c r="MM87" s="71"/>
+      <c r="MN87" s="71"/>
+      <c r="MO87" s="71"/>
+      <c r="MP87" s="71"/>
+      <c r="MQ87" s="71"/>
+      <c r="MR87" s="71"/>
+      <c r="MS87" s="71"/>
+      <c r="MT87" s="71"/>
+      <c r="MU87" s="71"/>
+      <c r="MV87" s="71"/>
+      <c r="MW87" s="71"/>
+      <c r="MX87" s="71"/>
+      <c r="MY87" s="71"/>
+      <c r="MZ87" s="71"/>
+      <c r="NA87" s="71"/>
+      <c r="NB87" s="71"/>
+      <c r="NC87" s="71"/>
+      <c r="ND87" s="71"/>
+      <c r="NE87" s="71"/>
+      <c r="NF87" s="71"/>
+      <c r="NG87" s="71"/>
+      <c r="NH87" s="71"/>
+      <c r="NI87" s="71"/>
+      <c r="NJ87" s="71"/>
+      <c r="NK87" s="71"/>
+      <c r="NL87" s="71"/>
+      <c r="NM87" s="71"/>
+      <c r="NN87" s="71"/>
+      <c r="NO87" s="71"/>
+      <c r="NP87" s="71"/>
+      <c r="NQ87" s="71"/>
+      <c r="NR87" s="71"/>
+      <c r="NS87" s="71"/>
+      <c r="NT87" s="71"/>
+      <c r="NU87" s="71"/>
+      <c r="NV87" s="71"/>
+      <c r="NW87" s="71"/>
+      <c r="NX87" s="71"/>
+      <c r="NY87" s="71"/>
+      <c r="NZ87" s="71"/>
+      <c r="OA87" s="71"/>
+      <c r="OB87" s="71"/>
+      <c r="OC87" s="71"/>
+      <c r="OD87" s="71"/>
+      <c r="OE87" s="71"/>
+      <c r="OF87" s="71"/>
+      <c r="OG87" s="71"/>
+      <c r="OH87" s="71"/>
+      <c r="OI87" s="71"/>
+      <c r="OJ87" s="71"/>
+      <c r="OK87" s="71"/>
+      <c r="OL87" s="71"/>
+      <c r="OM87" s="71"/>
+      <c r="ON87" s="71"/>
+      <c r="OO87" s="71"/>
+      <c r="OP87" s="71"/>
+      <c r="OQ87" s="71"/>
+      <c r="OR87" s="71"/>
+      <c r="OS87" s="71"/>
+      <c r="OT87" s="71"/>
+      <c r="OU87" s="71"/>
+      <c r="OV87" s="71"/>
+      <c r="OW87" s="71"/>
+      <c r="OX87" s="71"/>
+      <c r="OY87" s="71"/>
+      <c r="OZ87" s="71"/>
+      <c r="PA87" s="71"/>
+      <c r="PB87" s="71"/>
+      <c r="PC87" s="71"/>
+      <c r="PD87" s="71"/>
+      <c r="PE87" s="71"/>
+      <c r="PF87" s="71"/>
+      <c r="PG87" s="71"/>
+      <c r="PH87" s="71"/>
+      <c r="PI87" s="71"/>
+      <c r="PJ87" s="71"/>
+      <c r="PK87" s="71"/>
+      <c r="PL87" s="71"/>
+      <c r="PM87" s="71"/>
+      <c r="PN87" s="71"/>
+      <c r="PO87" s="71"/>
+      <c r="PP87" s="71"/>
+      <c r="PQ87" s="71"/>
+      <c r="PR87" s="71"/>
+      <c r="PS87" s="71"/>
+      <c r="PT87" s="71"/>
+      <c r="PU87" s="71"/>
+      <c r="PV87" s="71"/>
+      <c r="PW87" s="71"/>
+      <c r="PX87" s="71"/>
+      <c r="PY87" s="71"/>
+      <c r="PZ87" s="71"/>
+      <c r="QA87" s="71"/>
+      <c r="QB87" s="71"/>
+      <c r="QC87" s="71"/>
+      <c r="QD87" s="71"/>
+      <c r="QE87" s="71"/>
+      <c r="QF87" s="71"/>
+      <c r="QG87" s="71"/>
+      <c r="QH87" s="71"/>
+      <c r="QI87" s="71"/>
+      <c r="QJ87" s="71"/>
+      <c r="QK87" s="71"/>
+      <c r="QL87" s="71"/>
+      <c r="QM87" s="71"/>
+      <c r="QN87" s="71"/>
+      <c r="QO87" s="71"/>
+      <c r="QP87" s="71"/>
+      <c r="QQ87" s="71"/>
+      <c r="QR87" s="71"/>
+      <c r="QS87" s="71"/>
+      <c r="QT87" s="71"/>
+      <c r="QU87" s="71"/>
+      <c r="QV87" s="71"/>
+      <c r="QW87" s="71"/>
+      <c r="QX87" s="71"/>
+      <c r="QY87" s="71"/>
+      <c r="QZ87" s="71"/>
+      <c r="RA87" s="71"/>
+      <c r="RB87" s="71"/>
+      <c r="RC87" s="71"/>
+      <c r="RD87" s="71"/>
+      <c r="RE87" s="71"/>
+      <c r="RF87" s="71"/>
+      <c r="RG87" s="71"/>
+      <c r="RH87" s="71"/>
+      <c r="RI87" s="71"/>
+      <c r="RJ87" s="71"/>
+      <c r="RK87" s="71"/>
+      <c r="RL87" s="71"/>
+      <c r="RM87" s="71"/>
+      <c r="RN87" s="71"/>
+      <c r="RO87" s="71"/>
+      <c r="RP87" s="71"/>
+      <c r="RQ87" s="71"/>
+      <c r="RR87" s="71"/>
+      <c r="RS87" s="71"/>
+      <c r="RT87" s="71"/>
+      <c r="RU87" s="71"/>
+      <c r="RV87" s="71"/>
+      <c r="RW87" s="71"/>
+      <c r="RX87" s="71"/>
+      <c r="RY87" s="71"/>
+      <c r="RZ87" s="71"/>
+      <c r="SA87" s="71"/>
+      <c r="SB87" s="71"/>
+      <c r="SC87" s="71"/>
+      <c r="SD87" s="71"/>
+      <c r="SE87" s="71"/>
+      <c r="SF87" s="71"/>
+      <c r="SG87" s="71"/>
+      <c r="SH87" s="71"/>
+      <c r="SI87" s="71"/>
+      <c r="SJ87" s="71"/>
+      <c r="SK87" s="71"/>
+      <c r="SL87" s="71"/>
+      <c r="SM87" s="71"/>
+      <c r="SN87" s="71"/>
+      <c r="SO87" s="71"/>
+      <c r="SP87" s="71"/>
+      <c r="SQ87" s="71"/>
+      <c r="SR87" s="71"/>
+      <c r="SS87" s="71"/>
+      <c r="ST87" s="71"/>
+      <c r="SU87" s="71"/>
+      <c r="SV87" s="71"/>
+      <c r="SW87" s="71"/>
+      <c r="SX87" s="71"/>
+      <c r="SY87" s="71"/>
+      <c r="SZ87" s="71"/>
+      <c r="TA87" s="71"/>
+      <c r="TB87" s="71"/>
+      <c r="TC87" s="71"/>
+      <c r="TD87" s="71"/>
+      <c r="TE87" s="71"/>
+      <c r="TF87" s="71"/>
+      <c r="TG87" s="71"/>
+      <c r="TH87" s="71"/>
+      <c r="TI87" s="71"/>
+      <c r="TJ87" s="71"/>
+      <c r="TK87" s="71"/>
+      <c r="TL87" s="71"/>
+      <c r="TM87" s="71"/>
+      <c r="TN87" s="71"/>
+      <c r="TO87" s="71"/>
+      <c r="TP87" s="71"/>
+      <c r="TQ87" s="71"/>
+      <c r="TR87" s="71"/>
+      <c r="TS87" s="71"/>
+      <c r="TT87" s="71"/>
+      <c r="TU87" s="71"/>
+      <c r="TV87" s="71"/>
+      <c r="TW87" s="71"/>
+      <c r="TX87" s="71"/>
+      <c r="TY87" s="71"/>
+      <c r="TZ87" s="71"/>
+      <c r="UA87" s="71"/>
+      <c r="UB87" s="71"/>
+      <c r="UC87" s="71"/>
+      <c r="UD87" s="71"/>
+      <c r="UE87" s="71"/>
+      <c r="UF87" s="71"/>
+      <c r="UG87" s="71"/>
+      <c r="UH87" s="71"/>
+      <c r="UI87" s="71"/>
+      <c r="UJ87" s="71"/>
+      <c r="UK87" s="71"/>
+      <c r="UL87" s="71"/>
+      <c r="UM87" s="71"/>
+      <c r="UN87" s="71"/>
+      <c r="UO87" s="71"/>
+      <c r="UP87" s="71"/>
+      <c r="UQ87" s="71"/>
+      <c r="UR87" s="71"/>
+      <c r="US87" s="71"/>
+      <c r="UT87" s="71"/>
+      <c r="UU87" s="71"/>
+      <c r="UV87" s="71"/>
+      <c r="UW87" s="71"/>
+      <c r="UX87" s="71"/>
+      <c r="UY87" s="71"/>
+      <c r="UZ87" s="71"/>
+      <c r="VA87" s="71"/>
+      <c r="VB87" s="71"/>
+      <c r="VC87" s="71"/>
+      <c r="VD87" s="71"/>
+      <c r="VE87" s="71"/>
+      <c r="VF87" s="71"/>
+      <c r="VG87" s="71"/>
+      <c r="VH87" s="71"/>
+      <c r="VI87" s="71"/>
+      <c r="VJ87" s="71"/>
+      <c r="VK87" s="71"/>
+      <c r="VL87" s="71"/>
+      <c r="VM87" s="71"/>
+      <c r="VN87" s="71"/>
+      <c r="VO87" s="71"/>
+      <c r="VP87" s="71"/>
+      <c r="VQ87" s="71"/>
+      <c r="VR87" s="71"/>
+      <c r="VS87" s="71"/>
+      <c r="VT87" s="71"/>
+      <c r="VU87" s="71"/>
+      <c r="VV87" s="71"/>
+      <c r="VW87" s="71"/>
+      <c r="VX87" s="71"/>
+      <c r="VY87" s="71"/>
+      <c r="VZ87" s="71"/>
+      <c r="WA87" s="71"/>
+      <c r="WB87" s="71"/>
+      <c r="WC87" s="71"/>
+      <c r="WD87" s="71"/>
+      <c r="WE87" s="71"/>
+      <c r="WF87" s="71"/>
+      <c r="WG87" s="71"/>
+      <c r="WH87" s="71"/>
+      <c r="WI87" s="71"/>
+      <c r="WJ87" s="71"/>
+      <c r="WK87" s="71"/>
+      <c r="WL87" s="71"/>
+      <c r="WM87" s="71"/>
+      <c r="WN87" s="71"/>
+      <c r="WO87" s="71"/>
+      <c r="WP87" s="71"/>
+      <c r="WQ87" s="71"/>
+      <c r="WR87" s="71"/>
+      <c r="WS87" s="71"/>
+      <c r="WT87" s="71"/>
+      <c r="WU87" s="71"/>
+      <c r="WV87" s="71"/>
+      <c r="WW87" s="71"/>
+      <c r="WX87" s="71"/>
+      <c r="WY87" s="71"/>
+      <c r="WZ87" s="71"/>
+      <c r="XA87" s="71"/>
+      <c r="XB87" s="71"/>
+      <c r="XC87" s="71"/>
+      <c r="XD87" s="71"/>
+      <c r="XE87" s="71"/>
+      <c r="XF87" s="71"/>
+      <c r="XG87" s="71"/>
+      <c r="XH87" s="71"/>
+      <c r="XI87" s="71"/>
+      <c r="XJ87" s="71"/>
+      <c r="XK87" s="71"/>
+      <c r="XL87" s="71"/>
+      <c r="XM87" s="71"/>
+      <c r="XN87" s="71"/>
+      <c r="XO87" s="71"/>
+      <c r="XP87" s="71"/>
+      <c r="XQ87" s="71"/>
+      <c r="XR87" s="71"/>
+      <c r="XS87" s="71"/>
+      <c r="XT87" s="71"/>
+      <c r="XU87" s="71"/>
+      <c r="XV87" s="71"/>
+      <c r="XW87" s="71"/>
+      <c r="XX87" s="71"/>
+      <c r="XY87" s="71"/>
+      <c r="XZ87" s="71"/>
+      <c r="YA87" s="71"/>
+      <c r="YB87" s="71"/>
+      <c r="YC87" s="71"/>
+      <c r="YD87" s="71"/>
+      <c r="YE87" s="71"/>
+      <c r="YF87" s="71"/>
+      <c r="YG87" s="71"/>
+      <c r="YH87" s="71"/>
+      <c r="YI87" s="71"/>
+      <c r="YJ87" s="71"/>
+      <c r="YK87" s="71"/>
+      <c r="YL87" s="71"/>
+      <c r="YM87" s="71"/>
+      <c r="YN87" s="71"/>
+      <c r="YO87" s="71"/>
+      <c r="YP87" s="71"/>
+      <c r="YQ87" s="71"/>
+      <c r="YR87" s="71"/>
+      <c r="YS87" s="71"/>
+      <c r="YT87" s="71"/>
+      <c r="YU87" s="71"/>
+      <c r="YV87" s="71"/>
+      <c r="YW87" s="71"/>
+      <c r="YX87" s="71"/>
+      <c r="YY87" s="71"/>
+      <c r="YZ87" s="71"/>
+      <c r="ZA87" s="71"/>
+      <c r="ZB87" s="71"/>
+      <c r="ZC87" s="71"/>
+      <c r="ZD87" s="71"/>
+      <c r="ZE87" s="71"/>
+      <c r="ZF87" s="71"/>
+      <c r="ZG87" s="71"/>
+      <c r="ZH87" s="71"/>
+      <c r="ZI87" s="71"/>
+      <c r="ZJ87" s="71"/>
+      <c r="ZK87" s="71"/>
+      <c r="ZL87" s="71"/>
+      <c r="ZM87" s="71"/>
+      <c r="ZN87" s="71"/>
+      <c r="ZO87" s="71"/>
+      <c r="ZP87" s="71"/>
+      <c r="ZQ87" s="71"/>
+      <c r="ZR87" s="71"/>
+      <c r="ZS87" s="71"/>
+      <c r="ZT87" s="71"/>
+      <c r="ZU87" s="71"/>
+      <c r="ZV87" s="71"/>
+      <c r="ZW87" s="71"/>
+      <c r="ZX87" s="71"/>
+      <c r="ZY87" s="71"/>
+      <c r="ZZ87" s="71"/>
+      <c r="AAA87" s="71"/>
+      <c r="AAB87" s="71"/>
+      <c r="AAC87" s="71"/>
+      <c r="AAD87" s="71"/>
+      <c r="AAE87" s="71"/>
+      <c r="AAF87" s="71"/>
+      <c r="AAG87" s="71"/>
+      <c r="AAH87" s="71"/>
+      <c r="AAI87" s="71"/>
+      <c r="AAJ87" s="71"/>
+      <c r="AAK87" s="71"/>
+      <c r="AAL87" s="71"/>
+      <c r="AAM87" s="71"/>
+      <c r="AAN87" s="71"/>
+      <c r="AAO87" s="71"/>
+      <c r="AAP87" s="71"/>
+      <c r="AAQ87" s="71"/>
+      <c r="AAR87" s="71"/>
+      <c r="AAS87" s="71"/>
+      <c r="AAT87" s="71"/>
+      <c r="AAU87" s="71"/>
+      <c r="AAV87" s="71"/>
+      <c r="AAW87" s="71"/>
+      <c r="AAX87" s="71"/>
+      <c r="AAY87" s="71"/>
+      <c r="AAZ87" s="71"/>
+      <c r="ABA87" s="71"/>
+      <c r="ABB87" s="71"/>
+      <c r="ABC87" s="71"/>
+      <c r="ABD87" s="71"/>
+      <c r="ABE87" s="71"/>
+      <c r="ABF87" s="71"/>
+      <c r="ABG87" s="71"/>
+      <c r="ABH87" s="71"/>
+      <c r="ABI87" s="71"/>
+      <c r="ABJ87" s="71"/>
+      <c r="ABK87" s="71"/>
+      <c r="ABL87" s="71"/>
+      <c r="ABM87" s="71"/>
+      <c r="ABN87" s="71"/>
+      <c r="ABO87" s="71"/>
+      <c r="ABP87" s="71"/>
+      <c r="ABQ87" s="71"/>
+      <c r="ABR87" s="71"/>
+      <c r="ABS87" s="71"/>
+      <c r="ABT87" s="71"/>
+      <c r="ABU87" s="71"/>
+      <c r="ABV87" s="71"/>
+      <c r="ABW87" s="71"/>
+      <c r="ABX87" s="71"/>
+      <c r="ABY87" s="71"/>
+      <c r="ABZ87" s="71"/>
+      <c r="ACA87" s="71"/>
+      <c r="ACB87" s="71"/>
+      <c r="ACC87" s="71"/>
+      <c r="ACD87" s="71"/>
+      <c r="ACE87" s="71"/>
+      <c r="ACF87" s="71"/>
+      <c r="ACG87" s="71"/>
+      <c r="ACH87" s="71"/>
+      <c r="ACI87" s="71"/>
+      <c r="ACJ87" s="71"/>
+      <c r="ACK87" s="71"/>
+      <c r="ACL87" s="71"/>
+      <c r="ACM87" s="71"/>
+      <c r="ACN87" s="71"/>
+      <c r="ACO87" s="71"/>
+      <c r="ACP87" s="71"/>
+      <c r="ACQ87" s="71"/>
+      <c r="ACR87" s="71"/>
+      <c r="ACS87" s="71"/>
+      <c r="ACT87" s="71"/>
+      <c r="ACU87" s="71"/>
+      <c r="ACV87" s="71"/>
+      <c r="ACW87" s="71"/>
+      <c r="ACX87" s="71"/>
+      <c r="ACY87" s="71"/>
+      <c r="ACZ87" s="71"/>
+      <c r="ADA87" s="71"/>
+      <c r="ADB87" s="71"/>
+      <c r="ADC87" s="71"/>
+      <c r="ADD87" s="71"/>
+      <c r="ADE87" s="71"/>
+      <c r="ADF87" s="71"/>
+      <c r="ADG87" s="71"/>
+      <c r="ADH87" s="71"/>
+      <c r="ADI87" s="71"/>
+      <c r="ADJ87" s="71"/>
+      <c r="ADK87" s="71"/>
+      <c r="ADL87" s="71"/>
+      <c r="ADM87" s="71"/>
+      <c r="ADN87" s="71"/>
+      <c r="ADO87" s="71"/>
+      <c r="ADP87" s="71"/>
+      <c r="ADQ87" s="71"/>
+      <c r="ADR87" s="71"/>
+      <c r="ADS87" s="71"/>
+      <c r="ADT87" s="71"/>
+      <c r="ADU87" s="71"/>
+      <c r="ADV87" s="71"/>
+      <c r="ADW87" s="71"/>
+      <c r="ADX87" s="71"/>
+      <c r="ADY87" s="71"/>
+      <c r="ADZ87" s="71"/>
+      <c r="AEA87" s="71"/>
+      <c r="AEB87" s="71"/>
+      <c r="AEC87" s="71"/>
+      <c r="AED87" s="71"/>
+      <c r="AEE87" s="71"/>
+      <c r="AEF87" s="71"/>
+      <c r="AEG87" s="71"/>
+      <c r="AEH87" s="71"/>
+      <c r="AEI87" s="71"/>
+      <c r="AEJ87" s="71"/>
+      <c r="AEK87" s="71"/>
+      <c r="AEL87" s="71"/>
+      <c r="AEM87" s="71"/>
+      <c r="AEN87" s="71"/>
+      <c r="AEO87" s="71"/>
+      <c r="AEP87" s="71"/>
+      <c r="AEQ87" s="71"/>
+      <c r="AER87" s="71"/>
+      <c r="AES87" s="71"/>
+      <c r="AET87" s="71"/>
+      <c r="AEU87" s="71"/>
+      <c r="AEV87" s="71"/>
+      <c r="AEW87" s="71"/>
+      <c r="AEX87" s="71"/>
+      <c r="AEY87" s="71"/>
+      <c r="AEZ87" s="71"/>
+      <c r="AFA87" s="71"/>
+      <c r="AFB87" s="71"/>
+      <c r="AFC87" s="71"/>
+      <c r="AFD87" s="71"/>
+      <c r="AFE87" s="71"/>
+      <c r="AFF87" s="71"/>
+      <c r="AFG87" s="71"/>
+      <c r="AFH87" s="71"/>
+      <c r="AFI87" s="71"/>
+      <c r="AFJ87" s="71"/>
+      <c r="AFK87" s="71"/>
+      <c r="AFL87" s="71"/>
+      <c r="AFM87" s="71"/>
+      <c r="AFN87" s="71"/>
+      <c r="AFO87" s="71"/>
+      <c r="AFP87" s="71"/>
+      <c r="AFQ87" s="71"/>
+      <c r="AFR87" s="71"/>
+      <c r="AFS87" s="71"/>
+      <c r="AFT87" s="71"/>
+      <c r="AFU87" s="71"/>
+      <c r="AFV87" s="71"/>
+      <c r="AFW87" s="71"/>
+      <c r="AFX87" s="71"/>
+      <c r="AFY87" s="71"/>
+      <c r="AFZ87" s="71"/>
+      <c r="AGA87" s="71"/>
+      <c r="AGB87" s="71"/>
+      <c r="AGC87" s="71"/>
+      <c r="AGD87" s="71"/>
+      <c r="AGE87" s="71"/>
+      <c r="AGF87" s="71"/>
+      <c r="AGG87" s="71"/>
+      <c r="AGH87" s="71"/>
+      <c r="AGI87" s="71"/>
+      <c r="AGJ87" s="71"/>
+      <c r="AGK87" s="71"/>
+      <c r="AGL87" s="71"/>
+      <c r="AGM87" s="71"/>
+      <c r="AGN87" s="71"/>
+      <c r="AGO87" s="71"/>
+      <c r="AGP87" s="71"/>
+      <c r="AGQ87" s="71"/>
+      <c r="AGR87" s="71"/>
+      <c r="AGS87" s="71"/>
+      <c r="AGT87" s="71"/>
+      <c r="AGU87" s="71"/>
+      <c r="AGV87" s="71"/>
+      <c r="AGW87" s="71"/>
+      <c r="AGX87" s="71"/>
+      <c r="AGY87" s="71"/>
+      <c r="AGZ87" s="71"/>
+      <c r="AHA87" s="71"/>
+      <c r="AHB87" s="71"/>
+      <c r="AHC87" s="71"/>
+      <c r="AHD87" s="71"/>
+      <c r="AHE87" s="71"/>
+      <c r="AHF87" s="71"/>
+      <c r="AHG87" s="71"/>
+      <c r="AHH87" s="71"/>
+      <c r="AHI87" s="71"/>
+      <c r="AHJ87" s="71"/>
+      <c r="AHK87" s="71"/>
+      <c r="AHL87" s="71"/>
+      <c r="AHM87" s="71"/>
+      <c r="AHN87" s="71"/>
+      <c r="AHO87" s="71"/>
+      <c r="AHP87" s="71"/>
+      <c r="AHQ87" s="71"/>
+      <c r="AHR87" s="71"/>
+      <c r="AHS87" s="71"/>
+      <c r="AHT87" s="71"/>
+      <c r="AHU87" s="71"/>
+      <c r="AHV87" s="71"/>
+      <c r="AHW87" s="71"/>
+      <c r="AHX87" s="71"/>
+      <c r="AHY87" s="71"/>
+      <c r="AHZ87" s="71"/>
+      <c r="AIA87" s="71"/>
+      <c r="AIB87" s="71"/>
+      <c r="AIC87" s="71"/>
+      <c r="AID87" s="71"/>
+      <c r="AIE87" s="71"/>
+      <c r="AIF87" s="71"/>
+      <c r="AIG87" s="71"/>
+      <c r="AIH87" s="71"/>
+      <c r="AII87" s="71"/>
+      <c r="AIJ87" s="71"/>
+      <c r="AIK87" s="71"/>
+      <c r="AIL87" s="71"/>
+      <c r="AIM87" s="71"/>
+      <c r="AIN87" s="71"/>
+      <c r="AIO87" s="71"/>
+      <c r="AIP87" s="71"/>
+      <c r="AIQ87" s="71"/>
+      <c r="AIR87" s="71"/>
     </row>
-    <row r="80" customFormat="false" ht="46.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A80" s="74" t="s">
+    <row r="88" ht="60" spans="1:928">
+      <c r="A88" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="B80" s="75" t="s">
+      <c r="B88" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C80" s="75" t="s">
+      <c r="C88" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="D80" s="75" t="s">
+      <c r="D88" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="E80" s="75" t="s">
+      <c r="E88" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="F80" s="74" t="s">
+      <c r="F88" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="G80" s="74" t="s">
+      <c r="G88" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="H80" s="74" t="s">
+      <c r="H88" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="I80" s="7"/>
-[...918 lines deleted...]
-      <c r="AIR80" s="8"/>
+      <c r="I88" s="1"/>
+      <c r="J88" s="1"/>
+      <c r="K88" s="1"/>
+      <c r="L88" s="1"/>
+      <c r="M88" s="1"/>
+      <c r="N88" s="1"/>
+      <c r="O88" s="1"/>
+      <c r="P88" s="1"/>
+      <c r="Q88" s="1"/>
+      <c r="R88" s="1"/>
+      <c r="S88" s="1"/>
+      <c r="T88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
+      <c r="X88" s="1"/>
+      <c r="Y88" s="1"/>
+      <c r="Z88" s="1"/>
+      <c r="AA88" s="1"/>
+      <c r="AB88" s="1"/>
+      <c r="AC88" s="1"/>
+      <c r="AD88" s="1"/>
+      <c r="AE88" s="1"/>
+      <c r="AF88" s="1"/>
+      <c r="AG88" s="1"/>
+      <c r="AH88" s="1"/>
+      <c r="AI88" s="1"/>
+      <c r="AJ88" s="1"/>
+      <c r="AK88" s="1"/>
+      <c r="AL88" s="1"/>
+      <c r="AM88" s="1"/>
+      <c r="AN88" s="1"/>
+      <c r="AO88" s="1"/>
+      <c r="AP88" s="1"/>
+      <c r="AQ88" s="1"/>
+      <c r="AR88" s="1"/>
+      <c r="AS88" s="1"/>
+      <c r="AT88" s="1"/>
+      <c r="AU88" s="1"/>
+      <c r="AV88" s="1"/>
+      <c r="AW88" s="1"/>
+      <c r="AX88" s="1"/>
+      <c r="AY88" s="1"/>
+      <c r="AZ88" s="1"/>
+      <c r="BA88" s="1"/>
+      <c r="BB88" s="1"/>
+      <c r="BC88" s="1"/>
+      <c r="BD88" s="1"/>
+      <c r="BE88" s="1"/>
+      <c r="BF88" s="1"/>
+      <c r="BG88" s="1"/>
+      <c r="BH88" s="1"/>
+      <c r="BI88" s="1"/>
+      <c r="BJ88" s="1"/>
+      <c r="BK88" s="1"/>
+      <c r="BL88" s="1"/>
+      <c r="BM88" s="1"/>
+      <c r="BN88" s="1"/>
+      <c r="BO88" s="1"/>
+      <c r="BP88" s="1"/>
+      <c r="BQ88" s="1"/>
+      <c r="BR88" s="1"/>
+      <c r="BS88" s="1"/>
+      <c r="BT88" s="1"/>
+      <c r="BU88" s="1"/>
+      <c r="BV88" s="1"/>
+      <c r="BW88" s="1"/>
+      <c r="BX88" s="1"/>
+      <c r="BY88" s="1"/>
+      <c r="BZ88" s="1"/>
+      <c r="CA88" s="1"/>
+      <c r="CB88" s="1"/>
+      <c r="CC88" s="1"/>
+      <c r="CD88" s="1"/>
+      <c r="CE88" s="1"/>
+      <c r="CF88" s="1"/>
+      <c r="CG88" s="1"/>
+      <c r="CH88" s="1"/>
+      <c r="CI88" s="1"/>
+      <c r="CJ88" s="1"/>
+      <c r="CK88" s="1"/>
+      <c r="CL88" s="1"/>
+      <c r="CM88" s="1"/>
+      <c r="CN88" s="1"/>
+      <c r="CO88" s="1"/>
+      <c r="CP88" s="1"/>
+      <c r="CQ88" s="1"/>
+      <c r="CR88" s="1"/>
+      <c r="CS88" s="1"/>
+      <c r="CT88" s="1"/>
+      <c r="CU88" s="1"/>
+      <c r="CV88" s="1"/>
+      <c r="CW88" s="1"/>
+      <c r="CX88" s="1"/>
+      <c r="CY88" s="1"/>
+      <c r="CZ88" s="1"/>
+      <c r="DA88" s="1"/>
+      <c r="DB88" s="1"/>
+      <c r="DC88" s="1"/>
+      <c r="DD88" s="1"/>
+      <c r="DE88" s="1"/>
+      <c r="DF88" s="1"/>
+      <c r="DG88" s="1"/>
+      <c r="DH88" s="1"/>
+      <c r="DI88" s="1"/>
+      <c r="DJ88" s="1"/>
+      <c r="DK88" s="1"/>
+      <c r="DL88" s="1"/>
+      <c r="DM88" s="1"/>
+      <c r="DN88" s="1"/>
+      <c r="DO88" s="1"/>
+      <c r="DP88" s="1"/>
+      <c r="DQ88" s="1"/>
+      <c r="DR88" s="1"/>
+      <c r="DS88" s="1"/>
+      <c r="DT88" s="1"/>
+      <c r="DU88" s="1"/>
+      <c r="DV88" s="1"/>
+      <c r="DW88" s="1"/>
+      <c r="DX88" s="1"/>
+      <c r="DY88" s="1"/>
+      <c r="DZ88" s="1"/>
+      <c r="EA88" s="1"/>
+      <c r="EB88" s="1"/>
+      <c r="EC88" s="1"/>
+      <c r="ED88" s="1"/>
+      <c r="EE88" s="1"/>
+      <c r="EF88" s="1"/>
+      <c r="EG88" s="1"/>
+      <c r="EH88" s="1"/>
+      <c r="EI88" s="1"/>
+      <c r="EJ88" s="1"/>
+      <c r="EK88" s="1"/>
+      <c r="EL88" s="1"/>
+      <c r="EM88" s="1"/>
+      <c r="EN88" s="1"/>
+      <c r="EO88" s="1"/>
+      <c r="EP88" s="1"/>
+      <c r="EQ88" s="1"/>
+      <c r="ER88" s="1"/>
+      <c r="ES88" s="1"/>
+      <c r="ET88" s="1"/>
+      <c r="EU88" s="1"/>
+      <c r="EV88" s="1"/>
+      <c r="EW88" s="1"/>
+      <c r="EX88" s="1"/>
+      <c r="EY88" s="1"/>
+      <c r="EZ88" s="1"/>
+      <c r="FA88" s="1"/>
+      <c r="FB88" s="1"/>
+      <c r="FC88" s="1"/>
+      <c r="FD88" s="1"/>
+      <c r="FE88" s="1"/>
+      <c r="FF88" s="1"/>
+      <c r="FG88" s="1"/>
+      <c r="FH88" s="1"/>
+      <c r="FI88" s="1"/>
+      <c r="FJ88" s="1"/>
+      <c r="FK88" s="1"/>
+      <c r="FL88" s="1"/>
+      <c r="FM88" s="1"/>
+      <c r="FN88" s="1"/>
+      <c r="FO88" s="1"/>
+      <c r="FP88" s="1"/>
+      <c r="FQ88" s="1"/>
+      <c r="FR88" s="1"/>
+      <c r="FS88" s="1"/>
+      <c r="FT88" s="1"/>
+      <c r="FU88" s="1"/>
+      <c r="FV88" s="1"/>
+      <c r="FW88" s="1"/>
+      <c r="FX88" s="1"/>
+      <c r="FY88" s="1"/>
+      <c r="FZ88" s="1"/>
+      <c r="GA88" s="1"/>
+      <c r="GB88" s="1"/>
+      <c r="GC88" s="1"/>
+      <c r="GD88" s="1"/>
+      <c r="GE88" s="1"/>
+      <c r="GF88" s="1"/>
+      <c r="GG88" s="1"/>
+      <c r="GH88" s="1"/>
+      <c r="GI88" s="1"/>
+      <c r="GJ88" s="1"/>
+      <c r="GK88" s="1"/>
+      <c r="GL88" s="1"/>
+      <c r="GM88" s="1"/>
+      <c r="GN88" s="1"/>
+      <c r="GO88" s="1"/>
+      <c r="GP88" s="1"/>
+      <c r="GQ88" s="1"/>
+      <c r="GR88" s="1"/>
+      <c r="GS88" s="1"/>
+      <c r="GT88" s="1"/>
+      <c r="GU88" s="1"/>
+      <c r="GV88" s="1"/>
+      <c r="GW88" s="1"/>
+      <c r="GX88" s="1"/>
+      <c r="GY88" s="1"/>
+      <c r="GZ88" s="1"/>
+      <c r="HA88" s="1"/>
+      <c r="HB88" s="1"/>
+      <c r="HC88" s="1"/>
+      <c r="HD88" s="1"/>
+      <c r="HE88" s="1"/>
+      <c r="HF88" s="1"/>
+      <c r="HG88" s="1"/>
+      <c r="HH88" s="1"/>
+      <c r="HI88" s="1"/>
+      <c r="HJ88" s="1"/>
+      <c r="HK88" s="1"/>
+      <c r="HL88" s="1"/>
+      <c r="HM88" s="1"/>
+      <c r="HN88" s="1"/>
+      <c r="HO88" s="1"/>
+      <c r="HP88" s="1"/>
+      <c r="HQ88" s="1"/>
+      <c r="HR88" s="1"/>
+      <c r="HS88" s="1"/>
+      <c r="HT88" s="1"/>
+      <c r="HU88" s="1"/>
+      <c r="HV88" s="1"/>
+      <c r="HW88" s="1"/>
+      <c r="HX88" s="1"/>
+      <c r="HY88" s="1"/>
+      <c r="HZ88" s="1"/>
+      <c r="IA88" s="1"/>
+      <c r="IB88" s="1"/>
+      <c r="IC88" s="1"/>
+      <c r="ID88" s="1"/>
+      <c r="IE88" s="1"/>
+      <c r="IF88" s="1"/>
+      <c r="IG88" s="1"/>
+      <c r="IH88" s="1"/>
+      <c r="II88" s="1"/>
+      <c r="IJ88" s="1"/>
+      <c r="IK88" s="1"/>
+      <c r="IL88" s="1"/>
+      <c r="IM88" s="1"/>
+      <c r="IN88" s="1"/>
+      <c r="IO88" s="1"/>
+      <c r="IP88" s="1"/>
+      <c r="IQ88" s="1"/>
+      <c r="IR88" s="1"/>
+      <c r="IS88" s="1"/>
+      <c r="IT88" s="1"/>
+      <c r="IU88" s="1"/>
+      <c r="IV88" s="1"/>
+      <c r="IW88" s="1"/>
+      <c r="IX88" s="1"/>
+      <c r="IY88" s="1"/>
+      <c r="IZ88" s="1"/>
+      <c r="JA88" s="1"/>
+      <c r="JB88" s="1"/>
+      <c r="JC88" s="1"/>
+      <c r="JD88" s="1"/>
+      <c r="JE88" s="1"/>
+      <c r="JF88" s="1"/>
+      <c r="JG88" s="1"/>
+      <c r="JH88" s="1"/>
+      <c r="JI88" s="1"/>
+      <c r="JJ88" s="1"/>
+      <c r="JK88" s="1"/>
+      <c r="JL88" s="1"/>
+      <c r="JM88" s="1"/>
+      <c r="JN88" s="1"/>
+      <c r="JO88" s="1"/>
+      <c r="JP88" s="1"/>
+      <c r="JQ88" s="1"/>
+      <c r="JR88" s="1"/>
+      <c r="JS88" s="1"/>
+      <c r="JT88" s="1"/>
+      <c r="JU88" s="1"/>
+      <c r="JV88" s="1"/>
+      <c r="JW88" s="1"/>
+      <c r="JX88" s="1"/>
+      <c r="JY88" s="1"/>
+      <c r="JZ88" s="1"/>
+      <c r="KA88" s="1"/>
+      <c r="KB88" s="1"/>
+      <c r="KC88" s="1"/>
+      <c r="KD88" s="1"/>
+      <c r="KE88" s="1"/>
+      <c r="KF88" s="1"/>
+      <c r="KG88" s="1"/>
+      <c r="KH88" s="1"/>
+      <c r="KI88" s="1"/>
+      <c r="KJ88" s="1"/>
+      <c r="KK88" s="1"/>
+      <c r="KL88" s="1"/>
+      <c r="KM88" s="1"/>
+      <c r="KN88" s="1"/>
+      <c r="KO88" s="1"/>
+      <c r="KP88" s="1"/>
+      <c r="KQ88" s="1"/>
+      <c r="KR88" s="1"/>
+      <c r="KS88" s="1"/>
+      <c r="KT88" s="1"/>
+      <c r="KU88" s="1"/>
+      <c r="KV88" s="1"/>
+      <c r="KW88" s="1"/>
+      <c r="KX88" s="1"/>
+      <c r="KY88" s="1"/>
+      <c r="KZ88" s="1"/>
+      <c r="LA88" s="1"/>
+      <c r="LB88" s="1"/>
+      <c r="LC88" s="1"/>
+      <c r="LD88" s="1"/>
+      <c r="LE88" s="1"/>
+      <c r="LF88" s="1"/>
+      <c r="LG88" s="1"/>
+      <c r="LH88" s="1"/>
+      <c r="LI88" s="1"/>
+      <c r="LJ88" s="1"/>
+      <c r="LK88" s="1"/>
+      <c r="LL88" s="1"/>
+      <c r="LM88" s="1"/>
+      <c r="LN88" s="1"/>
+      <c r="LO88" s="1"/>
+      <c r="LP88" s="1"/>
+      <c r="LQ88" s="1"/>
+      <c r="LR88" s="1"/>
+      <c r="LS88" s="1"/>
+      <c r="LT88" s="1"/>
+      <c r="LU88" s="1"/>
+      <c r="LV88" s="1"/>
+      <c r="LW88" s="1"/>
+      <c r="LX88" s="1"/>
+      <c r="LY88" s="1"/>
+      <c r="LZ88" s="1"/>
+      <c r="MA88" s="1"/>
+      <c r="MB88" s="1"/>
+      <c r="MC88" s="1"/>
+      <c r="MD88" s="1"/>
+      <c r="ME88" s="1"/>
+      <c r="MF88" s="1"/>
+      <c r="MG88" s="1"/>
+      <c r="MH88" s="1"/>
+      <c r="MI88" s="1"/>
+      <c r="MJ88" s="1"/>
+      <c r="MK88" s="1"/>
+      <c r="ML88" s="1"/>
+      <c r="MM88" s="1"/>
+      <c r="MN88" s="1"/>
+      <c r="MO88" s="1"/>
+      <c r="MP88" s="1"/>
+      <c r="MQ88" s="1"/>
+      <c r="MR88" s="1"/>
+      <c r="MS88" s="1"/>
+      <c r="MT88" s="1"/>
+      <c r="MU88" s="1"/>
+      <c r="MV88" s="1"/>
+      <c r="MW88" s="1"/>
+      <c r="MX88" s="1"/>
+      <c r="MY88" s="1"/>
+      <c r="MZ88" s="1"/>
+      <c r="NA88" s="1"/>
+      <c r="NB88" s="1"/>
+      <c r="NC88" s="1"/>
+      <c r="ND88" s="1"/>
+      <c r="NE88" s="1"/>
+      <c r="NF88" s="1"/>
+      <c r="NG88" s="1"/>
+      <c r="NH88" s="1"/>
+      <c r="NI88" s="1"/>
+      <c r="NJ88" s="1"/>
+      <c r="NK88" s="1"/>
+      <c r="NL88" s="1"/>
+      <c r="NM88" s="1"/>
+      <c r="NN88" s="1"/>
+      <c r="NO88" s="1"/>
+      <c r="NP88" s="1"/>
+      <c r="NQ88" s="1"/>
+      <c r="NR88" s="1"/>
+      <c r="NS88" s="1"/>
+      <c r="NT88" s="1"/>
+      <c r="NU88" s="1"/>
+      <c r="NV88" s="1"/>
+      <c r="NW88" s="1"/>
+      <c r="NX88" s="1"/>
+      <c r="NY88" s="1"/>
+      <c r="NZ88" s="1"/>
+      <c r="OA88" s="1"/>
+      <c r="OB88" s="1"/>
+      <c r="OC88" s="1"/>
+      <c r="OD88" s="1"/>
+      <c r="OE88" s="1"/>
+      <c r="OF88" s="1"/>
+      <c r="OG88" s="1"/>
+      <c r="OH88" s="1"/>
+      <c r="OI88" s="1"/>
+      <c r="OJ88" s="1"/>
+      <c r="OK88" s="1"/>
+      <c r="OL88" s="1"/>
+      <c r="OM88" s="1"/>
+      <c r="ON88" s="1"/>
+      <c r="OO88" s="1"/>
+      <c r="OP88" s="1"/>
+      <c r="OQ88" s="1"/>
+      <c r="OR88" s="1"/>
+      <c r="OS88" s="1"/>
+      <c r="OT88" s="1"/>
+      <c r="OU88" s="1"/>
+      <c r="OV88" s="1"/>
+      <c r="OW88" s="1"/>
+      <c r="OX88" s="1"/>
+      <c r="OY88" s="1"/>
+      <c r="OZ88" s="1"/>
+      <c r="PA88" s="1"/>
+      <c r="PB88" s="1"/>
+      <c r="PC88" s="1"/>
+      <c r="PD88" s="1"/>
+      <c r="PE88" s="1"/>
+      <c r="PF88" s="1"/>
+      <c r="PG88" s="1"/>
+      <c r="PH88" s="1"/>
+      <c r="PI88" s="1"/>
+      <c r="PJ88" s="1"/>
+      <c r="PK88" s="1"/>
+      <c r="PL88" s="1"/>
+      <c r="PM88" s="1"/>
+      <c r="PN88" s="1"/>
+      <c r="PO88" s="1"/>
+      <c r="PP88" s="1"/>
+      <c r="PQ88" s="1"/>
+      <c r="PR88" s="1"/>
+      <c r="PS88" s="1"/>
+      <c r="PT88" s="1"/>
+      <c r="PU88" s="1"/>
+      <c r="PV88" s="1"/>
+      <c r="PW88" s="1"/>
+      <c r="PX88" s="1"/>
+      <c r="PY88" s="1"/>
+      <c r="PZ88" s="1"/>
+      <c r="QA88" s="1"/>
+      <c r="QB88" s="1"/>
+      <c r="QC88" s="1"/>
+      <c r="QD88" s="1"/>
+      <c r="QE88" s="1"/>
+      <c r="QF88" s="1"/>
+      <c r="QG88" s="1"/>
+      <c r="QH88" s="1"/>
+      <c r="QI88" s="1"/>
+      <c r="QJ88" s="1"/>
+      <c r="QK88" s="1"/>
+      <c r="QL88" s="1"/>
+      <c r="QM88" s="1"/>
+      <c r="QN88" s="1"/>
+      <c r="QO88" s="1"/>
+      <c r="QP88" s="1"/>
+      <c r="QQ88" s="1"/>
+      <c r="QR88" s="1"/>
+      <c r="QS88" s="1"/>
+      <c r="QT88" s="1"/>
+      <c r="QU88" s="1"/>
+      <c r="QV88" s="1"/>
+      <c r="QW88" s="1"/>
+      <c r="QX88" s="1"/>
+      <c r="QY88" s="1"/>
+      <c r="QZ88" s="1"/>
+      <c r="RA88" s="1"/>
+      <c r="RB88" s="1"/>
+      <c r="RC88" s="1"/>
+      <c r="RD88" s="1"/>
+      <c r="RE88" s="1"/>
+      <c r="RF88" s="1"/>
+      <c r="RG88" s="1"/>
+      <c r="RH88" s="1"/>
+      <c r="RI88" s="1"/>
+      <c r="RJ88" s="1"/>
+      <c r="RK88" s="1"/>
+      <c r="RL88" s="1"/>
+      <c r="RM88" s="1"/>
+      <c r="RN88" s="1"/>
+      <c r="RO88" s="1"/>
+      <c r="RP88" s="1"/>
+      <c r="RQ88" s="1"/>
+      <c r="RR88" s="1"/>
+      <c r="RS88" s="1"/>
+      <c r="RT88" s="1"/>
+      <c r="RU88" s="1"/>
+      <c r="RV88" s="1"/>
+      <c r="RW88" s="1"/>
+      <c r="RX88" s="1"/>
+      <c r="RY88" s="1"/>
+      <c r="RZ88" s="1"/>
+      <c r="SA88" s="1"/>
+      <c r="SB88" s="1"/>
+      <c r="SC88" s="1"/>
+      <c r="SD88" s="1"/>
+      <c r="SE88" s="1"/>
+      <c r="SF88" s="1"/>
+      <c r="SG88" s="1"/>
+      <c r="SH88" s="1"/>
+      <c r="SI88" s="1"/>
+      <c r="SJ88" s="1"/>
+      <c r="SK88" s="1"/>
+      <c r="SL88" s="1"/>
+      <c r="SM88" s="1"/>
+      <c r="SN88" s="1"/>
+      <c r="SO88" s="1"/>
+      <c r="SP88" s="1"/>
+      <c r="SQ88" s="1"/>
+      <c r="SR88" s="1"/>
+      <c r="SS88" s="1"/>
+      <c r="ST88" s="1"/>
+      <c r="SU88" s="1"/>
+      <c r="SV88" s="1"/>
+      <c r="SW88" s="1"/>
+      <c r="SX88" s="1"/>
+      <c r="SY88" s="1"/>
+      <c r="SZ88" s="1"/>
+      <c r="TA88" s="1"/>
+      <c r="TB88" s="1"/>
+      <c r="TC88" s="1"/>
+      <c r="TD88" s="1"/>
+      <c r="TE88" s="1"/>
+      <c r="TF88" s="1"/>
+      <c r="TG88" s="1"/>
+      <c r="TH88" s="1"/>
+      <c r="TI88" s="1"/>
+      <c r="TJ88" s="1"/>
+      <c r="TK88" s="1"/>
+      <c r="TL88" s="1"/>
+      <c r="TM88" s="1"/>
+      <c r="TN88" s="1"/>
+      <c r="TO88" s="1"/>
+      <c r="TP88" s="1"/>
+      <c r="TQ88" s="1"/>
+      <c r="TR88" s="1"/>
+      <c r="TS88" s="1"/>
+      <c r="TT88" s="1"/>
+      <c r="TU88" s="1"/>
+      <c r="TV88" s="1"/>
+      <c r="TW88" s="1"/>
+      <c r="TX88" s="1"/>
+      <c r="TY88" s="1"/>
+      <c r="TZ88" s="1"/>
+      <c r="UA88" s="1"/>
+      <c r="UB88" s="1"/>
+      <c r="UC88" s="1"/>
+      <c r="UD88" s="1"/>
+      <c r="UE88" s="1"/>
+      <c r="UF88" s="1"/>
+      <c r="UG88" s="1"/>
+      <c r="UH88" s="1"/>
+      <c r="UI88" s="1"/>
+      <c r="UJ88" s="1"/>
+      <c r="UK88" s="1"/>
+      <c r="UL88" s="1"/>
+      <c r="UM88" s="1"/>
+      <c r="UN88" s="1"/>
+      <c r="UO88" s="1"/>
+      <c r="UP88" s="1"/>
+      <c r="UQ88" s="1"/>
+      <c r="UR88" s="1"/>
+      <c r="US88" s="1"/>
+      <c r="UT88" s="1"/>
+      <c r="UU88" s="1"/>
+      <c r="UV88" s="1"/>
+      <c r="UW88" s="1"/>
+      <c r="UX88" s="1"/>
+      <c r="UY88" s="1"/>
+      <c r="UZ88" s="1"/>
+      <c r="VA88" s="1"/>
+      <c r="VB88" s="1"/>
+      <c r="VC88" s="1"/>
+      <c r="VD88" s="1"/>
+      <c r="VE88" s="1"/>
+      <c r="VF88" s="1"/>
+      <c r="VG88" s="1"/>
+      <c r="VH88" s="1"/>
+      <c r="VI88" s="1"/>
+      <c r="VJ88" s="1"/>
+      <c r="VK88" s="1"/>
+      <c r="VL88" s="1"/>
+      <c r="VM88" s="1"/>
+      <c r="VN88" s="1"/>
+      <c r="VO88" s="1"/>
+      <c r="VP88" s="1"/>
+      <c r="VQ88" s="1"/>
+      <c r="VR88" s="1"/>
+      <c r="VS88" s="1"/>
+      <c r="VT88" s="1"/>
+      <c r="VU88" s="1"/>
+      <c r="VV88" s="1"/>
+      <c r="VW88" s="1"/>
+      <c r="VX88" s="1"/>
+      <c r="VY88" s="1"/>
+      <c r="VZ88" s="1"/>
+      <c r="WA88" s="1"/>
+      <c r="WB88" s="1"/>
+      <c r="WC88" s="1"/>
+      <c r="WD88" s="1"/>
+      <c r="WE88" s="1"/>
+      <c r="WF88" s="1"/>
+      <c r="WG88" s="1"/>
+      <c r="WH88" s="1"/>
+      <c r="WI88" s="1"/>
+      <c r="WJ88" s="1"/>
+      <c r="WK88" s="1"/>
+      <c r="WL88" s="1"/>
+      <c r="WM88" s="1"/>
+      <c r="WN88" s="1"/>
+      <c r="WO88" s="1"/>
+      <c r="WP88" s="1"/>
+      <c r="WQ88" s="1"/>
+      <c r="WR88" s="1"/>
+      <c r="WS88" s="1"/>
+      <c r="WT88" s="1"/>
+      <c r="WU88" s="1"/>
+      <c r="WV88" s="1"/>
+      <c r="WW88" s="1"/>
+      <c r="WX88" s="1"/>
+      <c r="WY88" s="1"/>
+      <c r="WZ88" s="1"/>
+      <c r="XA88" s="1"/>
+      <c r="XB88" s="1"/>
+      <c r="XC88" s="1"/>
+      <c r="XD88" s="1"/>
+      <c r="XE88" s="1"/>
+      <c r="XF88" s="1"/>
+      <c r="XG88" s="1"/>
+      <c r="XH88" s="1"/>
+      <c r="XI88" s="1"/>
+      <c r="XJ88" s="1"/>
+      <c r="XK88" s="1"/>
+      <c r="XL88" s="1"/>
+      <c r="XM88" s="1"/>
+      <c r="XN88" s="1"/>
+      <c r="XO88" s="1"/>
+      <c r="XP88" s="1"/>
+      <c r="XQ88" s="1"/>
+      <c r="XR88" s="1"/>
+      <c r="XS88" s="1"/>
+      <c r="XT88" s="1"/>
+      <c r="XU88" s="1"/>
+      <c r="XV88" s="1"/>
+      <c r="XW88" s="1"/>
+      <c r="XX88" s="1"/>
+      <c r="XY88" s="1"/>
+      <c r="XZ88" s="1"/>
+      <c r="YA88" s="1"/>
+      <c r="YB88" s="1"/>
+      <c r="YC88" s="1"/>
+      <c r="YD88" s="1"/>
+      <c r="YE88" s="1"/>
+      <c r="YF88" s="1"/>
+      <c r="YG88" s="1"/>
+      <c r="YH88" s="1"/>
+      <c r="YI88" s="1"/>
+      <c r="YJ88" s="1"/>
+      <c r="YK88" s="1"/>
+      <c r="YL88" s="1"/>
+      <c r="YM88" s="1"/>
+      <c r="YN88" s="1"/>
+      <c r="YO88" s="1"/>
+      <c r="YP88" s="1"/>
+      <c r="YQ88" s="1"/>
+      <c r="YR88" s="1"/>
+      <c r="YS88" s="1"/>
+      <c r="YT88" s="1"/>
+      <c r="YU88" s="1"/>
+      <c r="YV88" s="1"/>
+      <c r="YW88" s="1"/>
+      <c r="YX88" s="1"/>
+      <c r="YY88" s="1"/>
+      <c r="YZ88" s="1"/>
+      <c r="ZA88" s="1"/>
+      <c r="ZB88" s="1"/>
+      <c r="ZC88" s="1"/>
+      <c r="ZD88" s="1"/>
+      <c r="ZE88" s="1"/>
+      <c r="ZF88" s="1"/>
+      <c r="ZG88" s="1"/>
+      <c r="ZH88" s="1"/>
+      <c r="ZI88" s="1"/>
+      <c r="ZJ88" s="1"/>
+      <c r="ZK88" s="1"/>
+      <c r="ZL88" s="1"/>
+      <c r="ZM88" s="1"/>
+      <c r="ZN88" s="1"/>
+      <c r="ZO88" s="1"/>
+      <c r="ZP88" s="1"/>
+      <c r="ZQ88" s="1"/>
+      <c r="ZR88" s="1"/>
+      <c r="ZS88" s="1"/>
+      <c r="ZT88" s="1"/>
+      <c r="ZU88" s="1"/>
+      <c r="ZV88" s="1"/>
+      <c r="ZW88" s="1"/>
+      <c r="ZX88" s="1"/>
+      <c r="ZY88" s="1"/>
+      <c r="ZZ88" s="1"/>
+      <c r="AAA88" s="1"/>
+      <c r="AAB88" s="1"/>
+      <c r="AAC88" s="1"/>
+      <c r="AAD88" s="1"/>
+      <c r="AAE88" s="1"/>
+      <c r="AAF88" s="1"/>
+      <c r="AAG88" s="1"/>
+      <c r="AAH88" s="1"/>
+      <c r="AAI88" s="1"/>
+      <c r="AAJ88" s="1"/>
+      <c r="AAK88" s="1"/>
+      <c r="AAL88" s="1"/>
+      <c r="AAM88" s="1"/>
+      <c r="AAN88" s="1"/>
+      <c r="AAO88" s="1"/>
+      <c r="AAP88" s="1"/>
+      <c r="AAQ88" s="1"/>
+      <c r="AAR88" s="1"/>
+      <c r="AAS88" s="1"/>
+      <c r="AAT88" s="1"/>
+      <c r="AAU88" s="1"/>
+      <c r="AAV88" s="1"/>
+      <c r="AAW88" s="1"/>
+      <c r="AAX88" s="1"/>
+      <c r="AAY88" s="1"/>
+      <c r="AAZ88" s="1"/>
+      <c r="ABA88" s="1"/>
+      <c r="ABB88" s="1"/>
+      <c r="ABC88" s="1"/>
+      <c r="ABD88" s="1"/>
+      <c r="ABE88" s="1"/>
+      <c r="ABF88" s="1"/>
+      <c r="ABG88" s="1"/>
+      <c r="ABH88" s="1"/>
+      <c r="ABI88" s="1"/>
+      <c r="ABJ88" s="1"/>
+      <c r="ABK88" s="1"/>
+      <c r="ABL88" s="1"/>
+      <c r="ABM88" s="1"/>
+      <c r="ABN88" s="1"/>
+      <c r="ABO88" s="1"/>
+      <c r="ABP88" s="1"/>
+      <c r="ABQ88" s="1"/>
+      <c r="ABR88" s="1"/>
+      <c r="ABS88" s="1"/>
+      <c r="ABT88" s="1"/>
+      <c r="ABU88" s="1"/>
+      <c r="ABV88" s="1"/>
+      <c r="ABW88" s="1"/>
+      <c r="ABX88" s="1"/>
+      <c r="ABY88" s="1"/>
+      <c r="ABZ88" s="1"/>
+      <c r="ACA88" s="1"/>
+      <c r="ACB88" s="1"/>
+      <c r="ACC88" s="1"/>
+      <c r="ACD88" s="1"/>
+      <c r="ACE88" s="1"/>
+      <c r="ACF88" s="1"/>
+      <c r="ACG88" s="1"/>
+      <c r="ACH88" s="1"/>
+      <c r="ACI88" s="1"/>
+      <c r="ACJ88" s="1"/>
+      <c r="ACK88" s="1"/>
+      <c r="ACL88" s="1"/>
+      <c r="ACM88" s="1"/>
+      <c r="ACN88" s="1"/>
+      <c r="ACO88" s="1"/>
+      <c r="ACP88" s="1"/>
+      <c r="ACQ88" s="1"/>
+      <c r="ACR88" s="1"/>
+      <c r="ACS88" s="1"/>
+      <c r="ACT88" s="1"/>
+      <c r="ACU88" s="1"/>
+      <c r="ACV88" s="1"/>
+      <c r="ACW88" s="1"/>
+      <c r="ACX88" s="1"/>
+      <c r="ACY88" s="1"/>
+      <c r="ACZ88" s="1"/>
+      <c r="ADA88" s="1"/>
+      <c r="ADB88" s="1"/>
+      <c r="ADC88" s="1"/>
+      <c r="ADD88" s="1"/>
+      <c r="ADE88" s="1"/>
+      <c r="ADF88" s="1"/>
+      <c r="ADG88" s="1"/>
+      <c r="ADH88" s="1"/>
+      <c r="ADI88" s="1"/>
+      <c r="ADJ88" s="1"/>
+      <c r="ADK88" s="1"/>
+      <c r="ADL88" s="1"/>
+      <c r="ADM88" s="1"/>
+      <c r="ADN88" s="1"/>
+      <c r="ADO88" s="1"/>
+      <c r="ADP88" s="1"/>
+      <c r="ADQ88" s="1"/>
+      <c r="ADR88" s="1"/>
+      <c r="ADS88" s="1"/>
+      <c r="ADT88" s="1"/>
+      <c r="ADU88" s="1"/>
+      <c r="ADV88" s="1"/>
+      <c r="ADW88" s="1"/>
+      <c r="ADX88" s="1"/>
+      <c r="ADY88" s="1"/>
+      <c r="ADZ88" s="1"/>
+      <c r="AEA88" s="1"/>
+      <c r="AEB88" s="1"/>
+      <c r="AEC88" s="1"/>
+      <c r="AED88" s="1"/>
+      <c r="AEE88" s="1"/>
+      <c r="AEF88" s="1"/>
+      <c r="AEG88" s="1"/>
+      <c r="AEH88" s="1"/>
+      <c r="AEI88" s="1"/>
+      <c r="AEJ88" s="1"/>
+      <c r="AEK88" s="1"/>
+      <c r="AEL88" s="1"/>
+      <c r="AEM88" s="1"/>
+      <c r="AEN88" s="1"/>
+      <c r="AEO88" s="1"/>
+      <c r="AEP88" s="1"/>
+      <c r="AEQ88" s="1"/>
+      <c r="AER88" s="1"/>
+      <c r="AES88" s="1"/>
+      <c r="AET88" s="1"/>
+      <c r="AEU88" s="1"/>
+      <c r="AEV88" s="1"/>
+      <c r="AEW88" s="1"/>
+      <c r="AEX88" s="1"/>
+      <c r="AEY88" s="1"/>
+      <c r="AEZ88" s="1"/>
+      <c r="AFA88" s="1"/>
+      <c r="AFB88" s="1"/>
+      <c r="AFC88" s="1"/>
+      <c r="AFD88" s="1"/>
+      <c r="AFE88" s="1"/>
+      <c r="AFF88" s="1"/>
+      <c r="AFG88" s="1"/>
+      <c r="AFH88" s="1"/>
+      <c r="AFI88" s="1"/>
+      <c r="AFJ88" s="1"/>
+      <c r="AFK88" s="1"/>
+      <c r="AFL88" s="1"/>
+      <c r="AFM88" s="1"/>
+      <c r="AFN88" s="1"/>
+      <c r="AFO88" s="1"/>
+      <c r="AFP88" s="1"/>
+      <c r="AFQ88" s="1"/>
+      <c r="AFR88" s="1"/>
+      <c r="AFS88" s="1"/>
+      <c r="AFT88" s="1"/>
+      <c r="AFU88" s="1"/>
+      <c r="AFV88" s="1"/>
+      <c r="AFW88" s="1"/>
+      <c r="AFX88" s="1"/>
+      <c r="AFY88" s="1"/>
+      <c r="AFZ88" s="1"/>
+      <c r="AGA88" s="1"/>
+      <c r="AGB88" s="1"/>
+      <c r="AGC88" s="1"/>
+      <c r="AGD88" s="1"/>
+      <c r="AGE88" s="1"/>
+      <c r="AGF88" s="1"/>
+      <c r="AGG88" s="1"/>
+      <c r="AGH88" s="1"/>
+      <c r="AGI88" s="1"/>
+      <c r="AGJ88" s="1"/>
+      <c r="AGK88" s="1"/>
+      <c r="AGL88" s="1"/>
+      <c r="AGM88" s="1"/>
+      <c r="AGN88" s="1"/>
+      <c r="AGO88" s="1"/>
+      <c r="AGP88" s="1"/>
+      <c r="AGQ88" s="1"/>
+      <c r="AGR88" s="1"/>
+      <c r="AGS88" s="1"/>
+      <c r="AGT88" s="1"/>
+      <c r="AGU88" s="1"/>
+      <c r="AGV88" s="1"/>
+      <c r="AGW88" s="1"/>
+      <c r="AGX88" s="1"/>
+      <c r="AGY88" s="1"/>
+      <c r="AGZ88" s="1"/>
+      <c r="AHA88" s="1"/>
+      <c r="AHB88" s="1"/>
+      <c r="AHC88" s="1"/>
+      <c r="AHD88" s="1"/>
+      <c r="AHE88" s="1"/>
+      <c r="AHF88" s="1"/>
+      <c r="AHG88" s="1"/>
+      <c r="AHH88" s="1"/>
+      <c r="AHI88" s="1"/>
+      <c r="AHJ88" s="1"/>
+      <c r="AHK88" s="1"/>
+      <c r="AHL88" s="1"/>
+      <c r="AHM88" s="1"/>
+      <c r="AHN88" s="1"/>
+      <c r="AHO88" s="1"/>
+      <c r="AHP88" s="1"/>
+      <c r="AHQ88" s="1"/>
+      <c r="AHR88" s="1"/>
+      <c r="AHS88" s="1"/>
+      <c r="AHT88" s="1"/>
+      <c r="AHU88" s="1"/>
+      <c r="AHV88" s="1"/>
+      <c r="AHW88" s="1"/>
+      <c r="AHX88" s="1"/>
+      <c r="AHY88" s="1"/>
+      <c r="AHZ88" s="1"/>
+      <c r="AIA88" s="1"/>
+      <c r="AIB88" s="1"/>
+      <c r="AIC88" s="1"/>
+      <c r="AID88" s="1"/>
+      <c r="AIE88" s="1"/>
+      <c r="AIF88" s="1"/>
+      <c r="AIG88" s="1"/>
+      <c r="AIH88" s="1"/>
+      <c r="AII88" s="1"/>
+      <c r="AIJ88" s="1"/>
+      <c r="AIK88" s="1"/>
+      <c r="AIL88" s="1"/>
+      <c r="AIM88" s="1"/>
+      <c r="AIN88" s="1"/>
+      <c r="AIO88" s="7"/>
+      <c r="AIP88" s="7"/>
+      <c r="AIQ88" s="7"/>
+      <c r="AIR88" s="7"/>
     </row>
-    <row r="81" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-      <c r="A81" s="76" t="s">
+    <row r="89" ht="15.75" spans="1:928">
+      <c r="A89" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="B81" s="76"/>
-[...925 lines deleted...]
-      <c r="AIR81" s="46"/>
+      <c r="B89" s="84"/>
+      <c r="C89" s="84"/>
+      <c r="D89" s="84"/>
+      <c r="E89" s="84"/>
+      <c r="F89" s="84"/>
+      <c r="G89" s="84"/>
+      <c r="H89" s="85"/>
+      <c r="I89" s="5"/>
+      <c r="J89" s="5"/>
+      <c r="K89" s="5"/>
+      <c r="L89" s="5"/>
+      <c r="M89" s="5"/>
+      <c r="N89" s="5"/>
+      <c r="O89" s="5"/>
+      <c r="P89" s="5"/>
+      <c r="Q89" s="5"/>
+      <c r="R89" s="5"/>
+      <c r="S89" s="5"/>
+      <c r="T89" s="5"/>
+      <c r="U89" s="5"/>
+      <c r="V89" s="5"/>
+      <c r="W89" s="5"/>
+      <c r="X89" s="5"/>
+      <c r="Y89" s="5"/>
+      <c r="Z89" s="5"/>
+      <c r="AA89" s="5"/>
+      <c r="AB89" s="5"/>
+      <c r="AC89" s="5"/>
+      <c r="AD89" s="5"/>
+      <c r="AE89" s="5"/>
+      <c r="AF89" s="5"/>
+      <c r="AG89" s="5"/>
+      <c r="AH89" s="5"/>
+      <c r="AI89" s="5"/>
+      <c r="AJ89" s="5"/>
+      <c r="AK89" s="5"/>
+      <c r="AL89" s="5"/>
+      <c r="AM89" s="5"/>
+      <c r="AN89" s="5"/>
+      <c r="AO89" s="5"/>
+      <c r="AP89" s="5"/>
+      <c r="AQ89" s="5"/>
+      <c r="AR89" s="5"/>
+      <c r="AS89" s="5"/>
+      <c r="AT89" s="5"/>
+      <c r="AU89" s="5"/>
+      <c r="AV89" s="5"/>
+      <c r="AW89" s="5"/>
+      <c r="AX89" s="5"/>
+      <c r="AY89" s="5"/>
+      <c r="AZ89" s="5"/>
+      <c r="BA89" s="5"/>
+      <c r="BB89" s="5"/>
+      <c r="BC89" s="5"/>
+      <c r="BD89" s="5"/>
+      <c r="BE89" s="5"/>
+      <c r="BF89" s="5"/>
+      <c r="BG89" s="5"/>
+      <c r="BH89" s="5"/>
+      <c r="BI89" s="5"/>
+      <c r="BJ89" s="5"/>
+      <c r="BK89" s="5"/>
+      <c r="BL89" s="5"/>
+      <c r="BM89" s="5"/>
+      <c r="BN89" s="5"/>
+      <c r="BO89" s="5"/>
+      <c r="BP89" s="5"/>
+      <c r="BQ89" s="5"/>
+      <c r="BR89" s="5"/>
+      <c r="BS89" s="5"/>
+      <c r="BT89" s="5"/>
+      <c r="BU89" s="5"/>
+      <c r="BV89" s="5"/>
+      <c r="BW89" s="5"/>
+      <c r="BX89" s="5"/>
+      <c r="BY89" s="5"/>
+      <c r="BZ89" s="5"/>
+      <c r="CA89" s="5"/>
+      <c r="CB89" s="5"/>
+      <c r="CC89" s="5"/>
+      <c r="CD89" s="5"/>
+      <c r="CE89" s="5"/>
+      <c r="CF89" s="5"/>
+      <c r="CG89" s="5"/>
+      <c r="CH89" s="5"/>
+      <c r="CI89" s="5"/>
+      <c r="CJ89" s="5"/>
+      <c r="CK89" s="5"/>
+      <c r="CL89" s="5"/>
+      <c r="CM89" s="5"/>
+      <c r="CN89" s="5"/>
+      <c r="CO89" s="5"/>
+      <c r="CP89" s="5"/>
+      <c r="CQ89" s="5"/>
+      <c r="CR89" s="5"/>
+      <c r="CS89" s="5"/>
+      <c r="CT89" s="5"/>
+      <c r="CU89" s="5"/>
+      <c r="CV89" s="5"/>
+      <c r="CW89" s="5"/>
+      <c r="CX89" s="5"/>
+      <c r="CY89" s="5"/>
+      <c r="CZ89" s="5"/>
+      <c r="DA89" s="5"/>
+      <c r="DB89" s="5"/>
+      <c r="DC89" s="5"/>
+      <c r="DD89" s="5"/>
+      <c r="DE89" s="5"/>
+      <c r="DF89" s="5"/>
+      <c r="DG89" s="5"/>
+      <c r="DH89" s="5"/>
+      <c r="DI89" s="5"/>
+      <c r="DJ89" s="5"/>
+      <c r="DK89" s="5"/>
+      <c r="DL89" s="5"/>
+      <c r="DM89" s="5"/>
+      <c r="DN89" s="5"/>
+      <c r="DO89" s="5"/>
+      <c r="DP89" s="5"/>
+      <c r="DQ89" s="5"/>
+      <c r="DR89" s="5"/>
+      <c r="DS89" s="5"/>
+      <c r="DT89" s="5"/>
+      <c r="DU89" s="5"/>
+      <c r="DV89" s="5"/>
+      <c r="DW89" s="5"/>
+      <c r="DX89" s="5"/>
+      <c r="DY89" s="5"/>
+      <c r="DZ89" s="5"/>
+      <c r="EA89" s="5"/>
+      <c r="EB89" s="5"/>
+      <c r="EC89" s="5"/>
+      <c r="ED89" s="5"/>
+      <c r="EE89" s="5"/>
+      <c r="EF89" s="5"/>
+      <c r="EG89" s="5"/>
+      <c r="EH89" s="5"/>
+      <c r="EI89" s="5"/>
+      <c r="EJ89" s="5"/>
+      <c r="EK89" s="5"/>
+      <c r="EL89" s="5"/>
+      <c r="EM89" s="5"/>
+      <c r="EN89" s="5"/>
+      <c r="EO89" s="5"/>
+      <c r="EP89" s="5"/>
+      <c r="EQ89" s="5"/>
+      <c r="ER89" s="5"/>
+      <c r="ES89" s="5"/>
+      <c r="ET89" s="5"/>
+      <c r="EU89" s="5"/>
+      <c r="EV89" s="5"/>
+      <c r="EW89" s="5"/>
+      <c r="EX89" s="5"/>
+      <c r="EY89" s="5"/>
+      <c r="EZ89" s="5"/>
+      <c r="FA89" s="5"/>
+      <c r="FB89" s="5"/>
+      <c r="FC89" s="5"/>
+      <c r="FD89" s="5"/>
+      <c r="FE89" s="5"/>
+      <c r="FF89" s="5"/>
+      <c r="FG89" s="5"/>
+      <c r="FH89" s="5"/>
+      <c r="FI89" s="5"/>
+      <c r="FJ89" s="5"/>
+      <c r="FK89" s="5"/>
+      <c r="FL89" s="5"/>
+      <c r="FM89" s="5"/>
+      <c r="FN89" s="5"/>
+      <c r="FO89" s="5"/>
+      <c r="FP89" s="5"/>
+      <c r="FQ89" s="5"/>
+      <c r="FR89" s="5"/>
+      <c r="FS89" s="5"/>
+      <c r="FT89" s="5"/>
+      <c r="FU89" s="5"/>
+      <c r="FV89" s="5"/>
+      <c r="FW89" s="5"/>
+      <c r="FX89" s="5"/>
+      <c r="FY89" s="5"/>
+      <c r="FZ89" s="5"/>
+      <c r="GA89" s="5"/>
+      <c r="GB89" s="5"/>
+      <c r="GC89" s="5"/>
+      <c r="GD89" s="5"/>
+      <c r="GE89" s="5"/>
+      <c r="GF89" s="5"/>
+      <c r="GG89" s="5"/>
+      <c r="GH89" s="5"/>
+      <c r="GI89" s="5"/>
+      <c r="GJ89" s="5"/>
+      <c r="GK89" s="5"/>
+      <c r="GL89" s="5"/>
+      <c r="GM89" s="5"/>
+      <c r="GN89" s="5"/>
+      <c r="GO89" s="5"/>
+      <c r="GP89" s="5"/>
+      <c r="GQ89" s="5"/>
+      <c r="GR89" s="5"/>
+      <c r="GS89" s="5"/>
+      <c r="GT89" s="5"/>
+      <c r="GU89" s="5"/>
+      <c r="GV89" s="5"/>
+      <c r="GW89" s="5"/>
+      <c r="GX89" s="5"/>
+      <c r="GY89" s="5"/>
+      <c r="GZ89" s="5"/>
+      <c r="HA89" s="5"/>
+      <c r="HB89" s="5"/>
+      <c r="HC89" s="5"/>
+      <c r="HD89" s="5"/>
+      <c r="HE89" s="5"/>
+      <c r="HF89" s="5"/>
+      <c r="HG89" s="5"/>
+      <c r="HH89" s="5"/>
+      <c r="HI89" s="5"/>
+      <c r="HJ89" s="5"/>
+      <c r="HK89" s="5"/>
+      <c r="HL89" s="5"/>
+      <c r="HM89" s="5"/>
+      <c r="HN89" s="5"/>
+      <c r="HO89" s="5"/>
+      <c r="HP89" s="5"/>
+      <c r="HQ89" s="5"/>
+      <c r="HR89" s="5"/>
+      <c r="HS89" s="5"/>
+      <c r="HT89" s="5"/>
+      <c r="HU89" s="5"/>
+      <c r="HV89" s="5"/>
+      <c r="HW89" s="5"/>
+      <c r="HX89" s="5"/>
+      <c r="HY89" s="5"/>
+      <c r="HZ89" s="5"/>
+      <c r="IA89" s="5"/>
+      <c r="IB89" s="5"/>
+      <c r="IC89" s="5"/>
+      <c r="ID89" s="5"/>
+      <c r="IE89" s="5"/>
+      <c r="IF89" s="5"/>
+      <c r="IG89" s="5"/>
+      <c r="IH89" s="5"/>
+      <c r="II89" s="5"/>
+      <c r="IJ89" s="5"/>
+      <c r="IK89" s="5"/>
+      <c r="IL89" s="5"/>
+      <c r="IM89" s="5"/>
+      <c r="IN89" s="5"/>
+      <c r="IO89" s="5"/>
+      <c r="IP89" s="5"/>
+      <c r="IQ89" s="5"/>
+      <c r="IR89" s="5"/>
+      <c r="IS89" s="5"/>
+      <c r="IT89" s="5"/>
+      <c r="IU89" s="5"/>
+      <c r="IV89" s="5"/>
+      <c r="IW89" s="5"/>
+      <c r="IX89" s="5"/>
+      <c r="IY89" s="5"/>
+      <c r="IZ89" s="5"/>
+      <c r="JA89" s="5"/>
+      <c r="JB89" s="5"/>
+      <c r="JC89" s="5"/>
+      <c r="JD89" s="5"/>
+      <c r="JE89" s="5"/>
+      <c r="JF89" s="5"/>
+      <c r="JG89" s="5"/>
+      <c r="JH89" s="5"/>
+      <c r="JI89" s="5"/>
+      <c r="JJ89" s="5"/>
+      <c r="JK89" s="5"/>
+      <c r="JL89" s="5"/>
+      <c r="JM89" s="5"/>
+      <c r="JN89" s="5"/>
+      <c r="JO89" s="5"/>
+      <c r="JP89" s="5"/>
+      <c r="JQ89" s="5"/>
+      <c r="JR89" s="5"/>
+      <c r="JS89" s="5"/>
+      <c r="JT89" s="5"/>
+      <c r="JU89" s="5"/>
+      <c r="JV89" s="5"/>
+      <c r="JW89" s="5"/>
+      <c r="JX89" s="5"/>
+      <c r="JY89" s="5"/>
+      <c r="JZ89" s="5"/>
+      <c r="KA89" s="5"/>
+      <c r="KB89" s="5"/>
+      <c r="KC89" s="5"/>
+      <c r="KD89" s="5"/>
+      <c r="KE89" s="5"/>
+      <c r="KF89" s="5"/>
+      <c r="KG89" s="5"/>
+      <c r="KH89" s="5"/>
+      <c r="KI89" s="5"/>
+      <c r="KJ89" s="5"/>
+      <c r="KK89" s="5"/>
+      <c r="KL89" s="5"/>
+      <c r="KM89" s="5"/>
+      <c r="KN89" s="5"/>
+      <c r="KO89" s="5"/>
+      <c r="KP89" s="5"/>
+      <c r="KQ89" s="5"/>
+      <c r="KR89" s="5"/>
+      <c r="KS89" s="5"/>
+      <c r="KT89" s="5"/>
+      <c r="KU89" s="5"/>
+      <c r="KV89" s="5"/>
+      <c r="KW89" s="5"/>
+      <c r="KX89" s="5"/>
+      <c r="KY89" s="5"/>
+      <c r="KZ89" s="5"/>
+      <c r="LA89" s="5"/>
+      <c r="LB89" s="5"/>
+      <c r="LC89" s="5"/>
+      <c r="LD89" s="5"/>
+      <c r="LE89" s="5"/>
+      <c r="LF89" s="5"/>
+      <c r="LG89" s="5"/>
+      <c r="LH89" s="5"/>
+      <c r="LI89" s="5"/>
+      <c r="LJ89" s="5"/>
+      <c r="LK89" s="5"/>
+      <c r="LL89" s="5"/>
+      <c r="LM89" s="5"/>
+      <c r="LN89" s="5"/>
+      <c r="LO89" s="5"/>
+      <c r="LP89" s="5"/>
+      <c r="LQ89" s="5"/>
+      <c r="LR89" s="5"/>
+      <c r="LS89" s="5"/>
+      <c r="LT89" s="5"/>
+      <c r="LU89" s="5"/>
+      <c r="LV89" s="5"/>
+      <c r="LW89" s="5"/>
+      <c r="LX89" s="5"/>
+      <c r="LY89" s="5"/>
+      <c r="LZ89" s="5"/>
+      <c r="MA89" s="5"/>
+      <c r="MB89" s="5"/>
+      <c r="MC89" s="5"/>
+      <c r="MD89" s="5"/>
+      <c r="ME89" s="5"/>
+      <c r="MF89" s="5"/>
+      <c r="MG89" s="5"/>
+      <c r="MH89" s="5"/>
+      <c r="MI89" s="5"/>
+      <c r="MJ89" s="5"/>
+      <c r="MK89" s="5"/>
+      <c r="ML89" s="5"/>
+      <c r="MM89" s="5"/>
+      <c r="MN89" s="5"/>
+      <c r="MO89" s="5"/>
+      <c r="MP89" s="5"/>
+      <c r="MQ89" s="5"/>
+      <c r="MR89" s="5"/>
+      <c r="MS89" s="5"/>
+      <c r="MT89" s="5"/>
+      <c r="MU89" s="5"/>
+      <c r="MV89" s="5"/>
+      <c r="MW89" s="5"/>
+      <c r="MX89" s="5"/>
+      <c r="MY89" s="5"/>
+      <c r="MZ89" s="5"/>
+      <c r="NA89" s="5"/>
+      <c r="NB89" s="5"/>
+      <c r="NC89" s="5"/>
+      <c r="ND89" s="5"/>
+      <c r="NE89" s="5"/>
+      <c r="NF89" s="5"/>
+      <c r="NG89" s="5"/>
+      <c r="NH89" s="5"/>
+      <c r="NI89" s="5"/>
+      <c r="NJ89" s="5"/>
+      <c r="NK89" s="5"/>
+      <c r="NL89" s="5"/>
+      <c r="NM89" s="5"/>
+      <c r="NN89" s="5"/>
+      <c r="NO89" s="5"/>
+      <c r="NP89" s="5"/>
+      <c r="NQ89" s="5"/>
+      <c r="NR89" s="5"/>
+      <c r="NS89" s="5"/>
+      <c r="NT89" s="5"/>
+      <c r="NU89" s="5"/>
+      <c r="NV89" s="5"/>
+      <c r="NW89" s="5"/>
+      <c r="NX89" s="5"/>
+      <c r="NY89" s="5"/>
+      <c r="NZ89" s="5"/>
+      <c r="OA89" s="5"/>
+      <c r="OB89" s="5"/>
+      <c r="OC89" s="5"/>
+      <c r="OD89" s="5"/>
+      <c r="OE89" s="5"/>
+      <c r="OF89" s="5"/>
+      <c r="OG89" s="5"/>
+      <c r="OH89" s="5"/>
+      <c r="OI89" s="5"/>
+      <c r="OJ89" s="5"/>
+      <c r="OK89" s="5"/>
+      <c r="OL89" s="5"/>
+      <c r="OM89" s="5"/>
+      <c r="ON89" s="5"/>
+      <c r="OO89" s="5"/>
+      <c r="OP89" s="5"/>
+      <c r="OQ89" s="5"/>
+      <c r="OR89" s="5"/>
+      <c r="OS89" s="5"/>
+      <c r="OT89" s="5"/>
+      <c r="OU89" s="5"/>
+      <c r="OV89" s="5"/>
+      <c r="OW89" s="5"/>
+      <c r="OX89" s="5"/>
+      <c r="OY89" s="5"/>
+      <c r="OZ89" s="5"/>
+      <c r="PA89" s="5"/>
+      <c r="PB89" s="5"/>
+      <c r="PC89" s="5"/>
+      <c r="PD89" s="5"/>
+      <c r="PE89" s="5"/>
+      <c r="PF89" s="5"/>
+      <c r="PG89" s="5"/>
+      <c r="PH89" s="5"/>
+      <c r="PI89" s="5"/>
+      <c r="PJ89" s="5"/>
+      <c r="PK89" s="5"/>
+      <c r="PL89" s="5"/>
+      <c r="PM89" s="5"/>
+      <c r="PN89" s="5"/>
+      <c r="PO89" s="5"/>
+      <c r="PP89" s="5"/>
+      <c r="PQ89" s="5"/>
+      <c r="PR89" s="5"/>
+      <c r="PS89" s="5"/>
+      <c r="PT89" s="5"/>
+      <c r="PU89" s="5"/>
+      <c r="PV89" s="5"/>
+      <c r="PW89" s="5"/>
+      <c r="PX89" s="5"/>
+      <c r="PY89" s="5"/>
+      <c r="PZ89" s="5"/>
+      <c r="QA89" s="5"/>
+      <c r="QB89" s="5"/>
+      <c r="QC89" s="5"/>
+      <c r="QD89" s="5"/>
+      <c r="QE89" s="5"/>
+      <c r="QF89" s="5"/>
+      <c r="QG89" s="5"/>
+      <c r="QH89" s="5"/>
+      <c r="QI89" s="5"/>
+      <c r="QJ89" s="5"/>
+      <c r="QK89" s="5"/>
+      <c r="QL89" s="5"/>
+      <c r="QM89" s="5"/>
+      <c r="QN89" s="5"/>
+      <c r="QO89" s="5"/>
+      <c r="QP89" s="5"/>
+      <c r="QQ89" s="5"/>
+      <c r="QR89" s="5"/>
+      <c r="QS89" s="5"/>
+      <c r="QT89" s="5"/>
+      <c r="QU89" s="5"/>
+      <c r="QV89" s="5"/>
+      <c r="QW89" s="5"/>
+      <c r="QX89" s="5"/>
+      <c r="QY89" s="5"/>
+      <c r="QZ89" s="5"/>
+      <c r="RA89" s="5"/>
+      <c r="RB89" s="5"/>
+      <c r="RC89" s="5"/>
+      <c r="RD89" s="5"/>
+      <c r="RE89" s="5"/>
+      <c r="RF89" s="5"/>
+      <c r="RG89" s="5"/>
+      <c r="RH89" s="5"/>
+      <c r="RI89" s="5"/>
+      <c r="RJ89" s="5"/>
+      <c r="RK89" s="5"/>
+      <c r="RL89" s="5"/>
+      <c r="RM89" s="5"/>
+      <c r="RN89" s="5"/>
+      <c r="RO89" s="5"/>
+      <c r="RP89" s="5"/>
+      <c r="RQ89" s="5"/>
+      <c r="RR89" s="5"/>
+      <c r="RS89" s="5"/>
+      <c r="RT89" s="5"/>
+      <c r="RU89" s="5"/>
+      <c r="RV89" s="5"/>
+      <c r="RW89" s="5"/>
+      <c r="RX89" s="5"/>
+      <c r="RY89" s="5"/>
+      <c r="RZ89" s="5"/>
+      <c r="SA89" s="5"/>
+      <c r="SB89" s="5"/>
+      <c r="SC89" s="5"/>
+      <c r="SD89" s="5"/>
+      <c r="SE89" s="5"/>
+      <c r="SF89" s="5"/>
+      <c r="SG89" s="5"/>
+      <c r="SH89" s="5"/>
+      <c r="SI89" s="5"/>
+      <c r="SJ89" s="5"/>
+      <c r="SK89" s="5"/>
+      <c r="SL89" s="5"/>
+      <c r="SM89" s="5"/>
+      <c r="SN89" s="5"/>
+      <c r="SO89" s="5"/>
+      <c r="SP89" s="5"/>
+      <c r="SQ89" s="5"/>
+      <c r="SR89" s="5"/>
+      <c r="SS89" s="5"/>
+      <c r="ST89" s="5"/>
+      <c r="SU89" s="5"/>
+      <c r="SV89" s="5"/>
+      <c r="SW89" s="5"/>
+      <c r="SX89" s="5"/>
+      <c r="SY89" s="5"/>
+      <c r="SZ89" s="5"/>
+      <c r="TA89" s="5"/>
+      <c r="TB89" s="5"/>
+      <c r="TC89" s="5"/>
+      <c r="TD89" s="5"/>
+      <c r="TE89" s="5"/>
+      <c r="TF89" s="5"/>
+      <c r="TG89" s="5"/>
+      <c r="TH89" s="5"/>
+      <c r="TI89" s="5"/>
+      <c r="TJ89" s="5"/>
+      <c r="TK89" s="5"/>
+      <c r="TL89" s="5"/>
+      <c r="TM89" s="5"/>
+      <c r="TN89" s="5"/>
+      <c r="TO89" s="5"/>
+      <c r="TP89" s="5"/>
+      <c r="TQ89" s="5"/>
+      <c r="TR89" s="5"/>
+      <c r="TS89" s="5"/>
+      <c r="TT89" s="5"/>
+      <c r="TU89" s="5"/>
+      <c r="TV89" s="5"/>
+      <c r="TW89" s="5"/>
+      <c r="TX89" s="5"/>
+      <c r="TY89" s="5"/>
+      <c r="TZ89" s="5"/>
+      <c r="UA89" s="5"/>
+      <c r="UB89" s="5"/>
+      <c r="UC89" s="5"/>
+      <c r="UD89" s="5"/>
+      <c r="UE89" s="5"/>
+      <c r="UF89" s="5"/>
+      <c r="UG89" s="5"/>
+      <c r="UH89" s="5"/>
+      <c r="UI89" s="5"/>
+      <c r="UJ89" s="5"/>
+      <c r="UK89" s="5"/>
+      <c r="UL89" s="5"/>
+      <c r="UM89" s="5"/>
+      <c r="UN89" s="5"/>
+      <c r="UO89" s="5"/>
+      <c r="UP89" s="5"/>
+      <c r="UQ89" s="5"/>
+      <c r="UR89" s="5"/>
+      <c r="US89" s="5"/>
+      <c r="UT89" s="5"/>
+      <c r="UU89" s="5"/>
+      <c r="UV89" s="5"/>
+      <c r="UW89" s="5"/>
+      <c r="UX89" s="5"/>
+      <c r="UY89" s="5"/>
+      <c r="UZ89" s="5"/>
+      <c r="VA89" s="5"/>
+      <c r="VB89" s="5"/>
+      <c r="VC89" s="5"/>
+      <c r="VD89" s="5"/>
+      <c r="VE89" s="5"/>
+      <c r="VF89" s="5"/>
+      <c r="VG89" s="5"/>
+      <c r="VH89" s="5"/>
+      <c r="VI89" s="5"/>
+      <c r="VJ89" s="5"/>
+      <c r="VK89" s="5"/>
+      <c r="VL89" s="5"/>
+      <c r="VM89" s="5"/>
+      <c r="VN89" s="5"/>
+      <c r="VO89" s="5"/>
+      <c r="VP89" s="5"/>
+      <c r="VQ89" s="5"/>
+      <c r="VR89" s="5"/>
+      <c r="VS89" s="5"/>
+      <c r="VT89" s="5"/>
+      <c r="VU89" s="5"/>
+      <c r="VV89" s="5"/>
+      <c r="VW89" s="5"/>
+      <c r="VX89" s="5"/>
+      <c r="VY89" s="5"/>
+      <c r="VZ89" s="5"/>
+      <c r="WA89" s="5"/>
+      <c r="WB89" s="5"/>
+      <c r="WC89" s="5"/>
+      <c r="WD89" s="5"/>
+      <c r="WE89" s="5"/>
+      <c r="WF89" s="5"/>
+      <c r="WG89" s="5"/>
+      <c r="WH89" s="5"/>
+      <c r="WI89" s="5"/>
+      <c r="WJ89" s="5"/>
+      <c r="WK89" s="5"/>
+      <c r="WL89" s="5"/>
+      <c r="WM89" s="5"/>
+      <c r="WN89" s="5"/>
+      <c r="WO89" s="5"/>
+      <c r="WP89" s="5"/>
+      <c r="WQ89" s="5"/>
+      <c r="WR89" s="5"/>
+      <c r="WS89" s="5"/>
+      <c r="WT89" s="5"/>
+      <c r="WU89" s="5"/>
+      <c r="WV89" s="5"/>
+      <c r="WW89" s="5"/>
+      <c r="WX89" s="5"/>
+      <c r="WY89" s="5"/>
+      <c r="WZ89" s="5"/>
+      <c r="XA89" s="5"/>
+      <c r="XB89" s="5"/>
+      <c r="XC89" s="5"/>
+      <c r="XD89" s="5"/>
+      <c r="XE89" s="5"/>
+      <c r="XF89" s="5"/>
+      <c r="XG89" s="5"/>
+      <c r="XH89" s="5"/>
+      <c r="XI89" s="5"/>
+      <c r="XJ89" s="5"/>
+      <c r="XK89" s="5"/>
+      <c r="XL89" s="5"/>
+      <c r="XM89" s="5"/>
+      <c r="XN89" s="5"/>
+      <c r="XO89" s="5"/>
+      <c r="XP89" s="5"/>
+      <c r="XQ89" s="5"/>
+      <c r="XR89" s="5"/>
+      <c r="XS89" s="5"/>
+      <c r="XT89" s="5"/>
+      <c r="XU89" s="5"/>
+      <c r="XV89" s="5"/>
+      <c r="XW89" s="5"/>
+      <c r="XX89" s="5"/>
+      <c r="XY89" s="5"/>
+      <c r="XZ89" s="5"/>
+      <c r="YA89" s="5"/>
+      <c r="YB89" s="5"/>
+      <c r="YC89" s="5"/>
+      <c r="YD89" s="5"/>
+      <c r="YE89" s="5"/>
+      <c r="YF89" s="5"/>
+      <c r="YG89" s="5"/>
+      <c r="YH89" s="5"/>
+      <c r="YI89" s="5"/>
+      <c r="YJ89" s="5"/>
+      <c r="YK89" s="5"/>
+      <c r="YL89" s="5"/>
+      <c r="YM89" s="5"/>
+      <c r="YN89" s="5"/>
+      <c r="YO89" s="5"/>
+      <c r="YP89" s="5"/>
+      <c r="YQ89" s="5"/>
+      <c r="YR89" s="5"/>
+      <c r="YS89" s="5"/>
+      <c r="YT89" s="5"/>
+      <c r="YU89" s="5"/>
+      <c r="YV89" s="5"/>
+      <c r="YW89" s="5"/>
+      <c r="YX89" s="5"/>
+      <c r="YY89" s="5"/>
+      <c r="YZ89" s="5"/>
+      <c r="ZA89" s="5"/>
+      <c r="ZB89" s="5"/>
+      <c r="ZC89" s="5"/>
+      <c r="ZD89" s="5"/>
+      <c r="ZE89" s="5"/>
+      <c r="ZF89" s="5"/>
+      <c r="ZG89" s="5"/>
+      <c r="ZH89" s="5"/>
+      <c r="ZI89" s="5"/>
+      <c r="ZJ89" s="5"/>
+      <c r="ZK89" s="5"/>
+      <c r="ZL89" s="5"/>
+      <c r="ZM89" s="5"/>
+      <c r="ZN89" s="5"/>
+      <c r="ZO89" s="5"/>
+      <c r="ZP89" s="5"/>
+      <c r="ZQ89" s="5"/>
+      <c r="ZR89" s="5"/>
+      <c r="ZS89" s="5"/>
+      <c r="ZT89" s="5"/>
+      <c r="ZU89" s="5"/>
+      <c r="ZV89" s="5"/>
+      <c r="ZW89" s="5"/>
+      <c r="ZX89" s="5"/>
+      <c r="ZY89" s="5"/>
+      <c r="ZZ89" s="5"/>
+      <c r="AAA89" s="5"/>
+      <c r="AAB89" s="5"/>
+      <c r="AAC89" s="5"/>
+      <c r="AAD89" s="5"/>
+      <c r="AAE89" s="5"/>
+      <c r="AAF89" s="5"/>
+      <c r="AAG89" s="5"/>
+      <c r="AAH89" s="5"/>
+      <c r="AAI89" s="5"/>
+      <c r="AAJ89" s="5"/>
+      <c r="AAK89" s="5"/>
+      <c r="AAL89" s="5"/>
+      <c r="AAM89" s="5"/>
+      <c r="AAN89" s="5"/>
+      <c r="AAO89" s="5"/>
+      <c r="AAP89" s="5"/>
+      <c r="AAQ89" s="5"/>
+      <c r="AAR89" s="5"/>
+      <c r="AAS89" s="5"/>
+      <c r="AAT89" s="5"/>
+      <c r="AAU89" s="5"/>
+      <c r="AAV89" s="5"/>
+      <c r="AAW89" s="5"/>
+      <c r="AAX89" s="5"/>
+      <c r="AAY89" s="5"/>
+      <c r="AAZ89" s="5"/>
+      <c r="ABA89" s="5"/>
+      <c r="ABB89" s="5"/>
+      <c r="ABC89" s="5"/>
+      <c r="ABD89" s="5"/>
+      <c r="ABE89" s="5"/>
+      <c r="ABF89" s="5"/>
+      <c r="ABG89" s="5"/>
+      <c r="ABH89" s="5"/>
+      <c r="ABI89" s="5"/>
+      <c r="ABJ89" s="5"/>
+      <c r="ABK89" s="5"/>
+      <c r="ABL89" s="5"/>
+      <c r="ABM89" s="5"/>
+      <c r="ABN89" s="5"/>
+      <c r="ABO89" s="5"/>
+      <c r="ABP89" s="5"/>
+      <c r="ABQ89" s="5"/>
+      <c r="ABR89" s="5"/>
+      <c r="ABS89" s="5"/>
+      <c r="ABT89" s="5"/>
+      <c r="ABU89" s="5"/>
+      <c r="ABV89" s="5"/>
+      <c r="ABW89" s="5"/>
+      <c r="ABX89" s="5"/>
+      <c r="ABY89" s="5"/>
+      <c r="ABZ89" s="5"/>
+      <c r="ACA89" s="5"/>
+      <c r="ACB89" s="5"/>
+      <c r="ACC89" s="5"/>
+      <c r="ACD89" s="5"/>
+      <c r="ACE89" s="5"/>
+      <c r="ACF89" s="5"/>
+      <c r="ACG89" s="5"/>
+      <c r="ACH89" s="5"/>
+      <c r="ACI89" s="5"/>
+      <c r="ACJ89" s="5"/>
+      <c r="ACK89" s="5"/>
+      <c r="ACL89" s="5"/>
+      <c r="ACM89" s="5"/>
+      <c r="ACN89" s="5"/>
+      <c r="ACO89" s="5"/>
+      <c r="ACP89" s="5"/>
+      <c r="ACQ89" s="5"/>
+      <c r="ACR89" s="5"/>
+      <c r="ACS89" s="5"/>
+      <c r="ACT89" s="5"/>
+      <c r="ACU89" s="5"/>
+      <c r="ACV89" s="5"/>
+      <c r="ACW89" s="5"/>
+      <c r="ACX89" s="5"/>
+      <c r="ACY89" s="5"/>
+      <c r="ACZ89" s="5"/>
+      <c r="ADA89" s="5"/>
+      <c r="ADB89" s="5"/>
+      <c r="ADC89" s="5"/>
+      <c r="ADD89" s="5"/>
+      <c r="ADE89" s="5"/>
+      <c r="ADF89" s="5"/>
+      <c r="ADG89" s="5"/>
+      <c r="ADH89" s="5"/>
+      <c r="ADI89" s="5"/>
+      <c r="ADJ89" s="5"/>
+      <c r="ADK89" s="5"/>
+      <c r="ADL89" s="5"/>
+      <c r="ADM89" s="5"/>
+      <c r="ADN89" s="5"/>
+      <c r="ADO89" s="5"/>
+      <c r="ADP89" s="5"/>
+      <c r="ADQ89" s="5"/>
+      <c r="ADR89" s="5"/>
+      <c r="ADS89" s="5"/>
+      <c r="ADT89" s="5"/>
+      <c r="ADU89" s="5"/>
+      <c r="ADV89" s="5"/>
+      <c r="ADW89" s="5"/>
+      <c r="ADX89" s="5"/>
+      <c r="ADY89" s="5"/>
+      <c r="ADZ89" s="5"/>
+      <c r="AEA89" s="5"/>
+      <c r="AEB89" s="5"/>
+      <c r="AEC89" s="5"/>
+      <c r="AED89" s="5"/>
+      <c r="AEE89" s="5"/>
+      <c r="AEF89" s="5"/>
+      <c r="AEG89" s="5"/>
+      <c r="AEH89" s="5"/>
+      <c r="AEI89" s="5"/>
+      <c r="AEJ89" s="5"/>
+      <c r="AEK89" s="5"/>
+      <c r="AEL89" s="5"/>
+      <c r="AEM89" s="5"/>
+      <c r="AEN89" s="5"/>
+      <c r="AEO89" s="5"/>
+      <c r="AEP89" s="5"/>
+      <c r="AEQ89" s="5"/>
+      <c r="AER89" s="5"/>
+      <c r="AES89" s="5"/>
+      <c r="AET89" s="5"/>
+      <c r="AEU89" s="5"/>
+      <c r="AEV89" s="5"/>
+      <c r="AEW89" s="5"/>
+      <c r="AEX89" s="5"/>
+      <c r="AEY89" s="5"/>
+      <c r="AEZ89" s="5"/>
+      <c r="AFA89" s="5"/>
+      <c r="AFB89" s="5"/>
+      <c r="AFC89" s="5"/>
+      <c r="AFD89" s="5"/>
+      <c r="AFE89" s="5"/>
+      <c r="AFF89" s="5"/>
+      <c r="AFG89" s="5"/>
+      <c r="AFH89" s="5"/>
+      <c r="AFI89" s="5"/>
+      <c r="AFJ89" s="5"/>
+      <c r="AFK89" s="5"/>
+      <c r="AFL89" s="5"/>
+      <c r="AFM89" s="5"/>
+      <c r="AFN89" s="5"/>
+      <c r="AFO89" s="5"/>
+      <c r="AFP89" s="5"/>
+      <c r="AFQ89" s="5"/>
+      <c r="AFR89" s="5"/>
+      <c r="AFS89" s="5"/>
+      <c r="AFT89" s="5"/>
+      <c r="AFU89" s="5"/>
+      <c r="AFV89" s="5"/>
+      <c r="AFW89" s="5"/>
+      <c r="AFX89" s="5"/>
+      <c r="AFY89" s="5"/>
+      <c r="AFZ89" s="5"/>
+      <c r="AGA89" s="5"/>
+      <c r="AGB89" s="5"/>
+      <c r="AGC89" s="5"/>
+      <c r="AGD89" s="5"/>
+      <c r="AGE89" s="5"/>
+      <c r="AGF89" s="5"/>
+      <c r="AGG89" s="5"/>
+      <c r="AGH89" s="5"/>
+      <c r="AGI89" s="5"/>
+      <c r="AGJ89" s="5"/>
+      <c r="AGK89" s="5"/>
+      <c r="AGL89" s="5"/>
+      <c r="AGM89" s="5"/>
+      <c r="AGN89" s="5"/>
+      <c r="AGO89" s="5"/>
+      <c r="AGP89" s="5"/>
+      <c r="AGQ89" s="5"/>
+      <c r="AGR89" s="5"/>
+      <c r="AGS89" s="5"/>
+      <c r="AGT89" s="5"/>
+      <c r="AGU89" s="5"/>
+      <c r="AGV89" s="5"/>
+      <c r="AGW89" s="5"/>
+      <c r="AGX89" s="5"/>
+      <c r="AGY89" s="5"/>
+      <c r="AGZ89" s="5"/>
+      <c r="AHA89" s="5"/>
+      <c r="AHB89" s="5"/>
+      <c r="AHC89" s="5"/>
+      <c r="AHD89" s="5"/>
+      <c r="AHE89" s="5"/>
+      <c r="AHF89" s="5"/>
+      <c r="AHG89" s="5"/>
+      <c r="AHH89" s="5"/>
+      <c r="AHI89" s="5"/>
+      <c r="AHJ89" s="5"/>
+      <c r="AHK89" s="5"/>
+      <c r="AHL89" s="5"/>
+      <c r="AHM89" s="5"/>
+      <c r="AHN89" s="5"/>
+      <c r="AHO89" s="5"/>
+      <c r="AHP89" s="5"/>
+      <c r="AHQ89" s="5"/>
+      <c r="AHR89" s="5"/>
+      <c r="AHS89" s="5"/>
+      <c r="AHT89" s="5"/>
+      <c r="AHU89" s="5"/>
+      <c r="AHV89" s="5"/>
+      <c r="AHW89" s="5"/>
+      <c r="AHX89" s="5"/>
+      <c r="AHY89" s="5"/>
+      <c r="AHZ89" s="5"/>
+      <c r="AIA89" s="5"/>
+      <c r="AIB89" s="5"/>
+      <c r="AIC89" s="5"/>
+      <c r="AID89" s="5"/>
+      <c r="AIE89" s="5"/>
+      <c r="AIF89" s="5"/>
+      <c r="AIG89" s="5"/>
+      <c r="AIH89" s="5"/>
+      <c r="AII89" s="5"/>
+      <c r="AIJ89" s="5"/>
+      <c r="AIK89" s="5"/>
+      <c r="AIL89" s="5"/>
+      <c r="AIM89" s="5"/>
+      <c r="AIN89" s="5"/>
+      <c r="AIO89" s="5"/>
+      <c r="AIP89" s="5"/>
+      <c r="AIQ89" s="5"/>
+      <c r="AIR89" s="5"/>
     </row>
-    <row r="82" customFormat="false" ht="13.5" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
-      <c r="A82" s="37" t="n">
+    <row r="90" ht="13.5" customHeight="1" spans="1:928">
+      <c r="A90" s="39">
         <v>1</v>
       </c>
-      <c r="B82" s="77" t="s">
-[...1882 lines deleted...]
-      <c r="A84" s="74" t="s">
+      <c r="B90" s="77" t="s">
         <v>154</v>
       </c>
-      <c r="B84" s="74"/>
-[...928 lines deleted...]
-      <c r="A85" s="37" t="n">
+      <c r="C90" s="77">
         <v>1</v>
       </c>
-      <c r="B85" s="79" t="s">
-[...5 lines deleted...]
-      <c r="D85" s="79" t="n">
+      <c r="D90" s="77">
         <v>9910101</v>
       </c>
-      <c r="E85" s="80" t="n">
-[...1863 lines deleted...]
-      <c r="A87" s="85" t="s">
+      <c r="E90" s="30">
+        <v>750245</v>
+      </c>
+      <c r="F90" s="30" t="s">
         <v>158</v>
       </c>
-      <c r="B87" s="85"/>
-[...2824 lines deleted...]
-      <c r="G90" s="26" t="s">
+      <c r="G90" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="H90" s="81" t="n">
+      <c r="H90" s="79">
         <v>42.99</v>
       </c>
-      <c r="I90" s="46"/>
-[...918 lines deleted...]
-      <c r="AIR90" s="46"/>
+      <c r="I90" s="5"/>
+      <c r="J90" s="5"/>
+      <c r="K90" s="5"/>
+      <c r="L90" s="5"/>
+      <c r="M90" s="5"/>
+      <c r="N90" s="5"/>
+      <c r="O90" s="5"/>
+      <c r="P90" s="5"/>
+      <c r="Q90" s="5"/>
+      <c r="R90" s="5"/>
+      <c r="S90" s="5"/>
+      <c r="T90" s="5"/>
+      <c r="U90" s="5"/>
+      <c r="V90" s="5"/>
+      <c r="W90" s="5"/>
+      <c r="X90" s="5"/>
+      <c r="Y90" s="5"/>
+      <c r="Z90" s="5"/>
+      <c r="AA90" s="5"/>
+      <c r="AB90" s="5"/>
+      <c r="AC90" s="5"/>
+      <c r="AD90" s="5"/>
+      <c r="AE90" s="5"/>
+      <c r="AF90" s="5"/>
+      <c r="AG90" s="5"/>
+      <c r="AH90" s="5"/>
+      <c r="AI90" s="5"/>
+      <c r="AJ90" s="5"/>
+      <c r="AK90" s="5"/>
+      <c r="AL90" s="5"/>
+      <c r="AM90" s="5"/>
+      <c r="AN90" s="5"/>
+      <c r="AO90" s="5"/>
+      <c r="AP90" s="5"/>
+      <c r="AQ90" s="5"/>
+      <c r="AR90" s="5"/>
+      <c r="AS90" s="5"/>
+      <c r="AT90" s="5"/>
+      <c r="AU90" s="5"/>
+      <c r="AV90" s="5"/>
+      <c r="AW90" s="5"/>
+      <c r="AX90" s="5"/>
+      <c r="AY90" s="5"/>
+      <c r="AZ90" s="5"/>
+      <c r="BA90" s="5"/>
+      <c r="BB90" s="5"/>
+      <c r="BC90" s="5"/>
+      <c r="BD90" s="5"/>
+      <c r="BE90" s="5"/>
+      <c r="BF90" s="5"/>
+      <c r="BG90" s="5"/>
+      <c r="BH90" s="5"/>
+      <c r="BI90" s="5"/>
+      <c r="BJ90" s="5"/>
+      <c r="BK90" s="5"/>
+      <c r="BL90" s="5"/>
+      <c r="BM90" s="5"/>
+      <c r="BN90" s="5"/>
+      <c r="BO90" s="5"/>
+      <c r="BP90" s="5"/>
+      <c r="BQ90" s="5"/>
+      <c r="BR90" s="5"/>
+      <c r="BS90" s="5"/>
+      <c r="BT90" s="5"/>
+      <c r="BU90" s="5"/>
+      <c r="BV90" s="5"/>
+      <c r="BW90" s="5"/>
+      <c r="BX90" s="5"/>
+      <c r="BY90" s="5"/>
+      <c r="BZ90" s="5"/>
+      <c r="CA90" s="5"/>
+      <c r="CB90" s="5"/>
+      <c r="CC90" s="5"/>
+      <c r="CD90" s="5"/>
+      <c r="CE90" s="5"/>
+      <c r="CF90" s="5"/>
+      <c r="CG90" s="5"/>
+      <c r="CH90" s="5"/>
+      <c r="CI90" s="5"/>
+      <c r="CJ90" s="5"/>
+      <c r="CK90" s="5"/>
+      <c r="CL90" s="5"/>
+      <c r="CM90" s="5"/>
+      <c r="CN90" s="5"/>
+      <c r="CO90" s="5"/>
+      <c r="CP90" s="5"/>
+      <c r="CQ90" s="5"/>
+      <c r="CR90" s="5"/>
+      <c r="CS90" s="5"/>
+      <c r="CT90" s="5"/>
+      <c r="CU90" s="5"/>
+      <c r="CV90" s="5"/>
+      <c r="CW90" s="5"/>
+      <c r="CX90" s="5"/>
+      <c r="CY90" s="5"/>
+      <c r="CZ90" s="5"/>
+      <c r="DA90" s="5"/>
+      <c r="DB90" s="5"/>
+      <c r="DC90" s="5"/>
+      <c r="DD90" s="5"/>
+      <c r="DE90" s="5"/>
+      <c r="DF90" s="5"/>
+      <c r="DG90" s="5"/>
+      <c r="DH90" s="5"/>
+      <c r="DI90" s="5"/>
+      <c r="DJ90" s="5"/>
+      <c r="DK90" s="5"/>
+      <c r="DL90" s="5"/>
+      <c r="DM90" s="5"/>
+      <c r="DN90" s="5"/>
+      <c r="DO90" s="5"/>
+      <c r="DP90" s="5"/>
+      <c r="DQ90" s="5"/>
+      <c r="DR90" s="5"/>
+      <c r="DS90" s="5"/>
+      <c r="DT90" s="5"/>
+      <c r="DU90" s="5"/>
+      <c r="DV90" s="5"/>
+      <c r="DW90" s="5"/>
+      <c r="DX90" s="5"/>
+      <c r="DY90" s="5"/>
+      <c r="DZ90" s="5"/>
+      <c r="EA90" s="5"/>
+      <c r="EB90" s="5"/>
+      <c r="EC90" s="5"/>
+      <c r="ED90" s="5"/>
+      <c r="EE90" s="5"/>
+      <c r="EF90" s="5"/>
+      <c r="EG90" s="5"/>
+      <c r="EH90" s="5"/>
+      <c r="EI90" s="5"/>
+      <c r="EJ90" s="5"/>
+      <c r="EK90" s="5"/>
+      <c r="EL90" s="5"/>
+      <c r="EM90" s="5"/>
+      <c r="EN90" s="5"/>
+      <c r="EO90" s="5"/>
+      <c r="EP90" s="5"/>
+      <c r="EQ90" s="5"/>
+      <c r="ER90" s="5"/>
+      <c r="ES90" s="5"/>
+      <c r="ET90" s="5"/>
+      <c r="EU90" s="5"/>
+      <c r="EV90" s="5"/>
+      <c r="EW90" s="5"/>
+      <c r="EX90" s="5"/>
+      <c r="EY90" s="5"/>
+      <c r="EZ90" s="5"/>
+      <c r="FA90" s="5"/>
+      <c r="FB90" s="5"/>
+      <c r="FC90" s="5"/>
+      <c r="FD90" s="5"/>
+      <c r="FE90" s="5"/>
+      <c r="FF90" s="5"/>
+      <c r="FG90" s="5"/>
+      <c r="FH90" s="5"/>
+      <c r="FI90" s="5"/>
+      <c r="FJ90" s="5"/>
+      <c r="FK90" s="5"/>
+      <c r="FL90" s="5"/>
+      <c r="FM90" s="5"/>
+      <c r="FN90" s="5"/>
+      <c r="FO90" s="5"/>
+      <c r="FP90" s="5"/>
+      <c r="FQ90" s="5"/>
+      <c r="FR90" s="5"/>
+      <c r="FS90" s="5"/>
+      <c r="FT90" s="5"/>
+      <c r="FU90" s="5"/>
+      <c r="FV90" s="5"/>
+      <c r="FW90" s="5"/>
+      <c r="FX90" s="5"/>
+      <c r="FY90" s="5"/>
+      <c r="FZ90" s="5"/>
+      <c r="GA90" s="5"/>
+      <c r="GB90" s="5"/>
+      <c r="GC90" s="5"/>
+      <c r="GD90" s="5"/>
+      <c r="GE90" s="5"/>
+      <c r="GF90" s="5"/>
+      <c r="GG90" s="5"/>
+      <c r="GH90" s="5"/>
+      <c r="GI90" s="5"/>
+      <c r="GJ90" s="5"/>
+      <c r="GK90" s="5"/>
+      <c r="GL90" s="5"/>
+      <c r="GM90" s="5"/>
+      <c r="GN90" s="5"/>
+      <c r="GO90" s="5"/>
+      <c r="GP90" s="5"/>
+      <c r="GQ90" s="5"/>
+      <c r="GR90" s="5"/>
+      <c r="GS90" s="5"/>
+      <c r="GT90" s="5"/>
+      <c r="GU90" s="5"/>
+      <c r="GV90" s="5"/>
+      <c r="GW90" s="5"/>
+      <c r="GX90" s="5"/>
+      <c r="GY90" s="5"/>
+      <c r="GZ90" s="5"/>
+      <c r="HA90" s="5"/>
+      <c r="HB90" s="5"/>
+      <c r="HC90" s="5"/>
+      <c r="HD90" s="5"/>
+      <c r="HE90" s="5"/>
+      <c r="HF90" s="5"/>
+      <c r="HG90" s="5"/>
+      <c r="HH90" s="5"/>
+      <c r="HI90" s="5"/>
+      <c r="HJ90" s="5"/>
+      <c r="HK90" s="5"/>
+      <c r="HL90" s="5"/>
+      <c r="HM90" s="5"/>
+      <c r="HN90" s="5"/>
+      <c r="HO90" s="5"/>
+      <c r="HP90" s="5"/>
+      <c r="HQ90" s="5"/>
+      <c r="HR90" s="5"/>
+      <c r="HS90" s="5"/>
+      <c r="HT90" s="5"/>
+      <c r="HU90" s="5"/>
+      <c r="HV90" s="5"/>
+      <c r="HW90" s="5"/>
+      <c r="HX90" s="5"/>
+      <c r="HY90" s="5"/>
+      <c r="HZ90" s="5"/>
+      <c r="IA90" s="5"/>
+      <c r="IB90" s="5"/>
+      <c r="IC90" s="5"/>
+      <c r="ID90" s="5"/>
+      <c r="IE90" s="5"/>
+      <c r="IF90" s="5"/>
+      <c r="IG90" s="5"/>
+      <c r="IH90" s="5"/>
+      <c r="II90" s="5"/>
+      <c r="IJ90" s="5"/>
+      <c r="IK90" s="5"/>
+      <c r="IL90" s="5"/>
+      <c r="IM90" s="5"/>
+      <c r="IN90" s="5"/>
+      <c r="IO90" s="5"/>
+      <c r="IP90" s="5"/>
+      <c r="IQ90" s="5"/>
+      <c r="IR90" s="5"/>
+      <c r="IS90" s="5"/>
+      <c r="IT90" s="5"/>
+      <c r="IU90" s="5"/>
+      <c r="IV90" s="5"/>
+      <c r="IW90" s="5"/>
+      <c r="IX90" s="5"/>
+      <c r="IY90" s="5"/>
+      <c r="IZ90" s="5"/>
+      <c r="JA90" s="5"/>
+      <c r="JB90" s="5"/>
+      <c r="JC90" s="5"/>
+      <c r="JD90" s="5"/>
+      <c r="JE90" s="5"/>
+      <c r="JF90" s="5"/>
+      <c r="JG90" s="5"/>
+      <c r="JH90" s="5"/>
+      <c r="JI90" s="5"/>
+      <c r="JJ90" s="5"/>
+      <c r="JK90" s="5"/>
+      <c r="JL90" s="5"/>
+      <c r="JM90" s="5"/>
+      <c r="JN90" s="5"/>
+      <c r="JO90" s="5"/>
+      <c r="JP90" s="5"/>
+      <c r="JQ90" s="5"/>
+      <c r="JR90" s="5"/>
+      <c r="JS90" s="5"/>
+      <c r="JT90" s="5"/>
+      <c r="JU90" s="5"/>
+      <c r="JV90" s="5"/>
+      <c r="JW90" s="5"/>
+      <c r="JX90" s="5"/>
+      <c r="JY90" s="5"/>
+      <c r="JZ90" s="5"/>
+      <c r="KA90" s="5"/>
+      <c r="KB90" s="5"/>
+      <c r="KC90" s="5"/>
+      <c r="KD90" s="5"/>
+      <c r="KE90" s="5"/>
+      <c r="KF90" s="5"/>
+      <c r="KG90" s="5"/>
+      <c r="KH90" s="5"/>
+      <c r="KI90" s="5"/>
+      <c r="KJ90" s="5"/>
+      <c r="KK90" s="5"/>
+      <c r="KL90" s="5"/>
+      <c r="KM90" s="5"/>
+      <c r="KN90" s="5"/>
+      <c r="KO90" s="5"/>
+      <c r="KP90" s="5"/>
+      <c r="KQ90" s="5"/>
+      <c r="KR90" s="5"/>
+      <c r="KS90" s="5"/>
+      <c r="KT90" s="5"/>
+      <c r="KU90" s="5"/>
+      <c r="KV90" s="5"/>
+      <c r="KW90" s="5"/>
+      <c r="KX90" s="5"/>
+      <c r="KY90" s="5"/>
+      <c r="KZ90" s="5"/>
+      <c r="LA90" s="5"/>
+      <c r="LB90" s="5"/>
+      <c r="LC90" s="5"/>
+      <c r="LD90" s="5"/>
+      <c r="LE90" s="5"/>
+      <c r="LF90" s="5"/>
+      <c r="LG90" s="5"/>
+      <c r="LH90" s="5"/>
+      <c r="LI90" s="5"/>
+      <c r="LJ90" s="5"/>
+      <c r="LK90" s="5"/>
+      <c r="LL90" s="5"/>
+      <c r="LM90" s="5"/>
+      <c r="LN90" s="5"/>
+      <c r="LO90" s="5"/>
+      <c r="LP90" s="5"/>
+      <c r="LQ90" s="5"/>
+      <c r="LR90" s="5"/>
+      <c r="LS90" s="5"/>
+      <c r="LT90" s="5"/>
+      <c r="LU90" s="5"/>
+      <c r="LV90" s="5"/>
+      <c r="LW90" s="5"/>
+      <c r="LX90" s="5"/>
+      <c r="LY90" s="5"/>
+      <c r="LZ90" s="5"/>
+      <c r="MA90" s="5"/>
+      <c r="MB90" s="5"/>
+      <c r="MC90" s="5"/>
+      <c r="MD90" s="5"/>
+      <c r="ME90" s="5"/>
+      <c r="MF90" s="5"/>
+      <c r="MG90" s="5"/>
+      <c r="MH90" s="5"/>
+      <c r="MI90" s="5"/>
+      <c r="MJ90" s="5"/>
+      <c r="MK90" s="5"/>
+      <c r="ML90" s="5"/>
+      <c r="MM90" s="5"/>
+      <c r="MN90" s="5"/>
+      <c r="MO90" s="5"/>
+      <c r="MP90" s="5"/>
+      <c r="MQ90" s="5"/>
+      <c r="MR90" s="5"/>
+      <c r="MS90" s="5"/>
+      <c r="MT90" s="5"/>
+      <c r="MU90" s="5"/>
+      <c r="MV90" s="5"/>
+      <c r="MW90" s="5"/>
+      <c r="MX90" s="5"/>
+      <c r="MY90" s="5"/>
+      <c r="MZ90" s="5"/>
+      <c r="NA90" s="5"/>
+      <c r="NB90" s="5"/>
+      <c r="NC90" s="5"/>
+      <c r="ND90" s="5"/>
+      <c r="NE90" s="5"/>
+      <c r="NF90" s="5"/>
+      <c r="NG90" s="5"/>
+      <c r="NH90" s="5"/>
+      <c r="NI90" s="5"/>
+      <c r="NJ90" s="5"/>
+      <c r="NK90" s="5"/>
+      <c r="NL90" s="5"/>
+      <c r="NM90" s="5"/>
+      <c r="NN90" s="5"/>
+      <c r="NO90" s="5"/>
+      <c r="NP90" s="5"/>
+      <c r="NQ90" s="5"/>
+      <c r="NR90" s="5"/>
+      <c r="NS90" s="5"/>
+      <c r="NT90" s="5"/>
+      <c r="NU90" s="5"/>
+      <c r="NV90" s="5"/>
+      <c r="NW90" s="5"/>
+      <c r="NX90" s="5"/>
+      <c r="NY90" s="5"/>
+      <c r="NZ90" s="5"/>
+      <c r="OA90" s="5"/>
+      <c r="OB90" s="5"/>
+      <c r="OC90" s="5"/>
+      <c r="OD90" s="5"/>
+      <c r="OE90" s="5"/>
+      <c r="OF90" s="5"/>
+      <c r="OG90" s="5"/>
+      <c r="OH90" s="5"/>
+      <c r="OI90" s="5"/>
+      <c r="OJ90" s="5"/>
+      <c r="OK90" s="5"/>
+      <c r="OL90" s="5"/>
+      <c r="OM90" s="5"/>
+      <c r="ON90" s="5"/>
+      <c r="OO90" s="5"/>
+      <c r="OP90" s="5"/>
+      <c r="OQ90" s="5"/>
+      <c r="OR90" s="5"/>
+      <c r="OS90" s="5"/>
+      <c r="OT90" s="5"/>
+      <c r="OU90" s="5"/>
+      <c r="OV90" s="5"/>
+      <c r="OW90" s="5"/>
+      <c r="OX90" s="5"/>
+      <c r="OY90" s="5"/>
+      <c r="OZ90" s="5"/>
+      <c r="PA90" s="5"/>
+      <c r="PB90" s="5"/>
+      <c r="PC90" s="5"/>
+      <c r="PD90" s="5"/>
+      <c r="PE90" s="5"/>
+      <c r="PF90" s="5"/>
+      <c r="PG90" s="5"/>
+      <c r="PH90" s="5"/>
+      <c r="PI90" s="5"/>
+      <c r="PJ90" s="5"/>
+      <c r="PK90" s="5"/>
+      <c r="PL90" s="5"/>
+      <c r="PM90" s="5"/>
+      <c r="PN90" s="5"/>
+      <c r="PO90" s="5"/>
+      <c r="PP90" s="5"/>
+      <c r="PQ90" s="5"/>
+      <c r="PR90" s="5"/>
+      <c r="PS90" s="5"/>
+      <c r="PT90" s="5"/>
+      <c r="PU90" s="5"/>
+      <c r="PV90" s="5"/>
+      <c r="PW90" s="5"/>
+      <c r="PX90" s="5"/>
+      <c r="PY90" s="5"/>
+      <c r="PZ90" s="5"/>
+      <c r="QA90" s="5"/>
+      <c r="QB90" s="5"/>
+      <c r="QC90" s="5"/>
+      <c r="QD90" s="5"/>
+      <c r="QE90" s="5"/>
+      <c r="QF90" s="5"/>
+      <c r="QG90" s="5"/>
+      <c r="QH90" s="5"/>
+      <c r="QI90" s="5"/>
+      <c r="QJ90" s="5"/>
+      <c r="QK90" s="5"/>
+      <c r="QL90" s="5"/>
+      <c r="QM90" s="5"/>
+      <c r="QN90" s="5"/>
+      <c r="QO90" s="5"/>
+      <c r="QP90" s="5"/>
+      <c r="QQ90" s="5"/>
+      <c r="QR90" s="5"/>
+      <c r="QS90" s="5"/>
+      <c r="QT90" s="5"/>
+      <c r="QU90" s="5"/>
+      <c r="QV90" s="5"/>
+      <c r="QW90" s="5"/>
+      <c r="QX90" s="5"/>
+      <c r="QY90" s="5"/>
+      <c r="QZ90" s="5"/>
+      <c r="RA90" s="5"/>
+      <c r="RB90" s="5"/>
+      <c r="RC90" s="5"/>
+      <c r="RD90" s="5"/>
+      <c r="RE90" s="5"/>
+      <c r="RF90" s="5"/>
+      <c r="RG90" s="5"/>
+      <c r="RH90" s="5"/>
+      <c r="RI90" s="5"/>
+      <c r="RJ90" s="5"/>
+      <c r="RK90" s="5"/>
+      <c r="RL90" s="5"/>
+      <c r="RM90" s="5"/>
+      <c r="RN90" s="5"/>
+      <c r="RO90" s="5"/>
+      <c r="RP90" s="5"/>
+      <c r="RQ90" s="5"/>
+      <c r="RR90" s="5"/>
+      <c r="RS90" s="5"/>
+      <c r="RT90" s="5"/>
+      <c r="RU90" s="5"/>
+      <c r="RV90" s="5"/>
+      <c r="RW90" s="5"/>
+      <c r="RX90" s="5"/>
+      <c r="RY90" s="5"/>
+      <c r="RZ90" s="5"/>
+      <c r="SA90" s="5"/>
+      <c r="SB90" s="5"/>
+      <c r="SC90" s="5"/>
+      <c r="SD90" s="5"/>
+      <c r="SE90" s="5"/>
+      <c r="SF90" s="5"/>
+      <c r="SG90" s="5"/>
+      <c r="SH90" s="5"/>
+      <c r="SI90" s="5"/>
+      <c r="SJ90" s="5"/>
+      <c r="SK90" s="5"/>
+      <c r="SL90" s="5"/>
+      <c r="SM90" s="5"/>
+      <c r="SN90" s="5"/>
+      <c r="SO90" s="5"/>
+      <c r="SP90" s="5"/>
+      <c r="SQ90" s="5"/>
+      <c r="SR90" s="5"/>
+      <c r="SS90" s="5"/>
+      <c r="ST90" s="5"/>
+      <c r="SU90" s="5"/>
+      <c r="SV90" s="5"/>
+      <c r="SW90" s="5"/>
+      <c r="SX90" s="5"/>
+      <c r="SY90" s="5"/>
+      <c r="SZ90" s="5"/>
+      <c r="TA90" s="5"/>
+      <c r="TB90" s="5"/>
+      <c r="TC90" s="5"/>
+      <c r="TD90" s="5"/>
+      <c r="TE90" s="5"/>
+      <c r="TF90" s="5"/>
+      <c r="TG90" s="5"/>
+      <c r="TH90" s="5"/>
+      <c r="TI90" s="5"/>
+      <c r="TJ90" s="5"/>
+      <c r="TK90" s="5"/>
+      <c r="TL90" s="5"/>
+      <c r="TM90" s="5"/>
+      <c r="TN90" s="5"/>
+      <c r="TO90" s="5"/>
+      <c r="TP90" s="5"/>
+      <c r="TQ90" s="5"/>
+      <c r="TR90" s="5"/>
+      <c r="TS90" s="5"/>
+      <c r="TT90" s="5"/>
+      <c r="TU90" s="5"/>
+      <c r="TV90" s="5"/>
+      <c r="TW90" s="5"/>
+      <c r="TX90" s="5"/>
+      <c r="TY90" s="5"/>
+      <c r="TZ90" s="5"/>
+      <c r="UA90" s="5"/>
+      <c r="UB90" s="5"/>
+      <c r="UC90" s="5"/>
+      <c r="UD90" s="5"/>
+      <c r="UE90" s="5"/>
+      <c r="UF90" s="5"/>
+      <c r="UG90" s="5"/>
+      <c r="UH90" s="5"/>
+      <c r="UI90" s="5"/>
+      <c r="UJ90" s="5"/>
+      <c r="UK90" s="5"/>
+      <c r="UL90" s="5"/>
+      <c r="UM90" s="5"/>
+      <c r="UN90" s="5"/>
+      <c r="UO90" s="5"/>
+      <c r="UP90" s="5"/>
+      <c r="UQ90" s="5"/>
+      <c r="UR90" s="5"/>
+      <c r="US90" s="5"/>
+      <c r="UT90" s="5"/>
+      <c r="UU90" s="5"/>
+      <c r="UV90" s="5"/>
+      <c r="UW90" s="5"/>
+      <c r="UX90" s="5"/>
+      <c r="UY90" s="5"/>
+      <c r="UZ90" s="5"/>
+      <c r="VA90" s="5"/>
+      <c r="VB90" s="5"/>
+      <c r="VC90" s="5"/>
+      <c r="VD90" s="5"/>
+      <c r="VE90" s="5"/>
+      <c r="VF90" s="5"/>
+      <c r="VG90" s="5"/>
+      <c r="VH90" s="5"/>
+      <c r="VI90" s="5"/>
+      <c r="VJ90" s="5"/>
+      <c r="VK90" s="5"/>
+      <c r="VL90" s="5"/>
+      <c r="VM90" s="5"/>
+      <c r="VN90" s="5"/>
+      <c r="VO90" s="5"/>
+      <c r="VP90" s="5"/>
+      <c r="VQ90" s="5"/>
+      <c r="VR90" s="5"/>
+      <c r="VS90" s="5"/>
+      <c r="VT90" s="5"/>
+      <c r="VU90" s="5"/>
+      <c r="VV90" s="5"/>
+      <c r="VW90" s="5"/>
+      <c r="VX90" s="5"/>
+      <c r="VY90" s="5"/>
+      <c r="VZ90" s="5"/>
+      <c r="WA90" s="5"/>
+      <c r="WB90" s="5"/>
+      <c r="WC90" s="5"/>
+      <c r="WD90" s="5"/>
+      <c r="WE90" s="5"/>
+      <c r="WF90" s="5"/>
+      <c r="WG90" s="5"/>
+      <c r="WH90" s="5"/>
+      <c r="WI90" s="5"/>
+      <c r="WJ90" s="5"/>
+      <c r="WK90" s="5"/>
+      <c r="WL90" s="5"/>
+      <c r="WM90" s="5"/>
+      <c r="WN90" s="5"/>
+      <c r="WO90" s="5"/>
+      <c r="WP90" s="5"/>
+      <c r="WQ90" s="5"/>
+      <c r="WR90" s="5"/>
+      <c r="WS90" s="5"/>
+      <c r="WT90" s="5"/>
+      <c r="WU90" s="5"/>
+      <c r="WV90" s="5"/>
+      <c r="WW90" s="5"/>
+      <c r="WX90" s="5"/>
+      <c r="WY90" s="5"/>
+      <c r="WZ90" s="5"/>
+      <c r="XA90" s="5"/>
+      <c r="XB90" s="5"/>
+      <c r="XC90" s="5"/>
+      <c r="XD90" s="5"/>
+      <c r="XE90" s="5"/>
+      <c r="XF90" s="5"/>
+      <c r="XG90" s="5"/>
+      <c r="XH90" s="5"/>
+      <c r="XI90" s="5"/>
+      <c r="XJ90" s="5"/>
+      <c r="XK90" s="5"/>
+      <c r="XL90" s="5"/>
+      <c r="XM90" s="5"/>
+      <c r="XN90" s="5"/>
+      <c r="XO90" s="5"/>
+      <c r="XP90" s="5"/>
+      <c r="XQ90" s="5"/>
+      <c r="XR90" s="5"/>
+      <c r="XS90" s="5"/>
+      <c r="XT90" s="5"/>
+      <c r="XU90" s="5"/>
+      <c r="XV90" s="5"/>
+      <c r="XW90" s="5"/>
+      <c r="XX90" s="5"/>
+      <c r="XY90" s="5"/>
+      <c r="XZ90" s="5"/>
+      <c r="YA90" s="5"/>
+      <c r="YB90" s="5"/>
+      <c r="YC90" s="5"/>
+      <c r="YD90" s="5"/>
+      <c r="YE90" s="5"/>
+      <c r="YF90" s="5"/>
+      <c r="YG90" s="5"/>
+      <c r="YH90" s="5"/>
+      <c r="YI90" s="5"/>
+      <c r="YJ90" s="5"/>
+      <c r="YK90" s="5"/>
+      <c r="YL90" s="5"/>
+      <c r="YM90" s="5"/>
+      <c r="YN90" s="5"/>
+      <c r="YO90" s="5"/>
+      <c r="YP90" s="5"/>
+      <c r="YQ90" s="5"/>
+      <c r="YR90" s="5"/>
+      <c r="YS90" s="5"/>
+      <c r="YT90" s="5"/>
+      <c r="YU90" s="5"/>
+      <c r="YV90" s="5"/>
+      <c r="YW90" s="5"/>
+      <c r="YX90" s="5"/>
+      <c r="YY90" s="5"/>
+      <c r="YZ90" s="5"/>
+      <c r="ZA90" s="5"/>
+      <c r="ZB90" s="5"/>
+      <c r="ZC90" s="5"/>
+      <c r="ZD90" s="5"/>
+      <c r="ZE90" s="5"/>
+      <c r="ZF90" s="5"/>
+      <c r="ZG90" s="5"/>
+      <c r="ZH90" s="5"/>
+      <c r="ZI90" s="5"/>
+      <c r="ZJ90" s="5"/>
+      <c r="ZK90" s="5"/>
+      <c r="ZL90" s="5"/>
+      <c r="ZM90" s="5"/>
+      <c r="ZN90" s="5"/>
+      <c r="ZO90" s="5"/>
+      <c r="ZP90" s="5"/>
+      <c r="ZQ90" s="5"/>
+      <c r="ZR90" s="5"/>
+      <c r="ZS90" s="5"/>
+      <c r="ZT90" s="5"/>
+      <c r="ZU90" s="5"/>
+      <c r="ZV90" s="5"/>
+      <c r="ZW90" s="5"/>
+      <c r="ZX90" s="5"/>
+      <c r="ZY90" s="5"/>
+      <c r="ZZ90" s="5"/>
+      <c r="AAA90" s="5"/>
+      <c r="AAB90" s="5"/>
+      <c r="AAC90" s="5"/>
+      <c r="AAD90" s="5"/>
+      <c r="AAE90" s="5"/>
+      <c r="AAF90" s="5"/>
+      <c r="AAG90" s="5"/>
+      <c r="AAH90" s="5"/>
+      <c r="AAI90" s="5"/>
+      <c r="AAJ90" s="5"/>
+      <c r="AAK90" s="5"/>
+      <c r="AAL90" s="5"/>
+      <c r="AAM90" s="5"/>
+      <c r="AAN90" s="5"/>
+      <c r="AAO90" s="5"/>
+      <c r="AAP90" s="5"/>
+      <c r="AAQ90" s="5"/>
+      <c r="AAR90" s="5"/>
+      <c r="AAS90" s="5"/>
+      <c r="AAT90" s="5"/>
+      <c r="AAU90" s="5"/>
+      <c r="AAV90" s="5"/>
+      <c r="AAW90" s="5"/>
+      <c r="AAX90" s="5"/>
+      <c r="AAY90" s="5"/>
+      <c r="AAZ90" s="5"/>
+      <c r="ABA90" s="5"/>
+      <c r="ABB90" s="5"/>
+      <c r="ABC90" s="5"/>
+      <c r="ABD90" s="5"/>
+      <c r="ABE90" s="5"/>
+      <c r="ABF90" s="5"/>
+      <c r="ABG90" s="5"/>
+      <c r="ABH90" s="5"/>
+      <c r="ABI90" s="5"/>
+      <c r="ABJ90" s="5"/>
+      <c r="ABK90" s="5"/>
+      <c r="ABL90" s="5"/>
+      <c r="ABM90" s="5"/>
+      <c r="ABN90" s="5"/>
+      <c r="ABO90" s="5"/>
+      <c r="ABP90" s="5"/>
+      <c r="ABQ90" s="5"/>
+      <c r="ABR90" s="5"/>
+      <c r="ABS90" s="5"/>
+      <c r="ABT90" s="5"/>
+      <c r="ABU90" s="5"/>
+      <c r="ABV90" s="5"/>
+      <c r="ABW90" s="5"/>
+      <c r="ABX90" s="5"/>
+      <c r="ABY90" s="5"/>
+      <c r="ABZ90" s="5"/>
+      <c r="ACA90" s="5"/>
+      <c r="ACB90" s="5"/>
+      <c r="ACC90" s="5"/>
+      <c r="ACD90" s="5"/>
+      <c r="ACE90" s="5"/>
+      <c r="ACF90" s="5"/>
+      <c r="ACG90" s="5"/>
+      <c r="ACH90" s="5"/>
+      <c r="ACI90" s="5"/>
+      <c r="ACJ90" s="5"/>
+      <c r="ACK90" s="5"/>
+      <c r="ACL90" s="5"/>
+      <c r="ACM90" s="5"/>
+      <c r="ACN90" s="5"/>
+      <c r="ACO90" s="5"/>
+      <c r="ACP90" s="5"/>
+      <c r="ACQ90" s="5"/>
+      <c r="ACR90" s="5"/>
+      <c r="ACS90" s="5"/>
+      <c r="ACT90" s="5"/>
+      <c r="ACU90" s="5"/>
+      <c r="ACV90" s="5"/>
+      <c r="ACW90" s="5"/>
+      <c r="ACX90" s="5"/>
+      <c r="ACY90" s="5"/>
+      <c r="ACZ90" s="5"/>
+      <c r="ADA90" s="5"/>
+      <c r="ADB90" s="5"/>
+      <c r="ADC90" s="5"/>
+      <c r="ADD90" s="5"/>
+      <c r="ADE90" s="5"/>
+      <c r="ADF90" s="5"/>
+      <c r="ADG90" s="5"/>
+      <c r="ADH90" s="5"/>
+      <c r="ADI90" s="5"/>
+      <c r="ADJ90" s="5"/>
+      <c r="ADK90" s="5"/>
+      <c r="ADL90" s="5"/>
+      <c r="ADM90" s="5"/>
+      <c r="ADN90" s="5"/>
+      <c r="ADO90" s="5"/>
+      <c r="ADP90" s="5"/>
+      <c r="ADQ90" s="5"/>
+      <c r="ADR90" s="5"/>
+      <c r="ADS90" s="5"/>
+      <c r="ADT90" s="5"/>
+      <c r="ADU90" s="5"/>
+      <c r="ADV90" s="5"/>
+      <c r="ADW90" s="5"/>
+      <c r="ADX90" s="5"/>
+      <c r="ADY90" s="5"/>
+      <c r="ADZ90" s="5"/>
+      <c r="AEA90" s="5"/>
+      <c r="AEB90" s="5"/>
+      <c r="AEC90" s="5"/>
+      <c r="AED90" s="5"/>
+      <c r="AEE90" s="5"/>
+      <c r="AEF90" s="5"/>
+      <c r="AEG90" s="5"/>
+      <c r="AEH90" s="5"/>
+      <c r="AEI90" s="5"/>
+      <c r="AEJ90" s="5"/>
+      <c r="AEK90" s="5"/>
+      <c r="AEL90" s="5"/>
+      <c r="AEM90" s="5"/>
+      <c r="AEN90" s="5"/>
+      <c r="AEO90" s="5"/>
+      <c r="AEP90" s="5"/>
+      <c r="AEQ90" s="5"/>
+      <c r="AER90" s="5"/>
+      <c r="AES90" s="5"/>
+      <c r="AET90" s="5"/>
+      <c r="AEU90" s="5"/>
+      <c r="AEV90" s="5"/>
+      <c r="AEW90" s="5"/>
+      <c r="AEX90" s="5"/>
+      <c r="AEY90" s="5"/>
+      <c r="AEZ90" s="5"/>
+      <c r="AFA90" s="5"/>
+      <c r="AFB90" s="5"/>
+      <c r="AFC90" s="5"/>
+      <c r="AFD90" s="5"/>
+      <c r="AFE90" s="5"/>
+      <c r="AFF90" s="5"/>
+      <c r="AFG90" s="5"/>
+      <c r="AFH90" s="5"/>
+      <c r="AFI90" s="5"/>
+      <c r="AFJ90" s="5"/>
+      <c r="AFK90" s="5"/>
+      <c r="AFL90" s="5"/>
+      <c r="AFM90" s="5"/>
+      <c r="AFN90" s="5"/>
+      <c r="AFO90" s="5"/>
+      <c r="AFP90" s="5"/>
+      <c r="AFQ90" s="5"/>
+      <c r="AFR90" s="5"/>
+      <c r="AFS90" s="5"/>
+      <c r="AFT90" s="5"/>
+      <c r="AFU90" s="5"/>
+      <c r="AFV90" s="5"/>
+      <c r="AFW90" s="5"/>
+      <c r="AFX90" s="5"/>
+      <c r="AFY90" s="5"/>
+      <c r="AFZ90" s="5"/>
+      <c r="AGA90" s="5"/>
+      <c r="AGB90" s="5"/>
+      <c r="AGC90" s="5"/>
+      <c r="AGD90" s="5"/>
+      <c r="AGE90" s="5"/>
+      <c r="AGF90" s="5"/>
+      <c r="AGG90" s="5"/>
+      <c r="AGH90" s="5"/>
+      <c r="AGI90" s="5"/>
+      <c r="AGJ90" s="5"/>
+      <c r="AGK90" s="5"/>
+      <c r="AGL90" s="5"/>
+      <c r="AGM90" s="5"/>
+      <c r="AGN90" s="5"/>
+      <c r="AGO90" s="5"/>
+      <c r="AGP90" s="5"/>
+      <c r="AGQ90" s="5"/>
+      <c r="AGR90" s="5"/>
+      <c r="AGS90" s="5"/>
+      <c r="AGT90" s="5"/>
+      <c r="AGU90" s="5"/>
+      <c r="AGV90" s="5"/>
+      <c r="AGW90" s="5"/>
+      <c r="AGX90" s="5"/>
+      <c r="AGY90" s="5"/>
+      <c r="AGZ90" s="5"/>
+      <c r="AHA90" s="5"/>
+      <c r="AHB90" s="5"/>
+      <c r="AHC90" s="5"/>
+      <c r="AHD90" s="5"/>
+      <c r="AHE90" s="5"/>
+      <c r="AHF90" s="5"/>
+      <c r="AHG90" s="5"/>
+      <c r="AHH90" s="5"/>
+      <c r="AHI90" s="5"/>
+      <c r="AHJ90" s="5"/>
+      <c r="AHK90" s="5"/>
+      <c r="AHL90" s="5"/>
+      <c r="AHM90" s="5"/>
+      <c r="AHN90" s="5"/>
+      <c r="AHO90" s="5"/>
+      <c r="AHP90" s="5"/>
+      <c r="AHQ90" s="5"/>
+      <c r="AHR90" s="5"/>
+      <c r="AHS90" s="5"/>
+      <c r="AHT90" s="5"/>
+      <c r="AHU90" s="5"/>
+      <c r="AHV90" s="5"/>
+      <c r="AHW90" s="5"/>
+      <c r="AHX90" s="5"/>
+      <c r="AHY90" s="5"/>
+      <c r="AHZ90" s="5"/>
+      <c r="AIA90" s="5"/>
+      <c r="AIB90" s="5"/>
+      <c r="AIC90" s="5"/>
+      <c r="AID90" s="5"/>
+      <c r="AIE90" s="5"/>
+      <c r="AIF90" s="5"/>
+      <c r="AIG90" s="5"/>
+      <c r="AIH90" s="5"/>
+      <c r="AII90" s="5"/>
+      <c r="AIJ90" s="5"/>
+      <c r="AIK90" s="5"/>
+      <c r="AIL90" s="5"/>
+      <c r="AIM90" s="5"/>
+      <c r="AIN90" s="5"/>
+      <c r="AIO90" s="5"/>
+      <c r="AIP90" s="5"/>
+      <c r="AIQ90" s="5"/>
+      <c r="AIR90" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="63">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:G4"/>
-    <mergeCell ref="A5:A6"/>
-[...37 lines deleted...]
-    <mergeCell ref="C45:C46"/>
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A50:H50"/>
-    <mergeCell ref="A51:A52"/>
-[...1 lines deleted...]
-    <mergeCell ref="C51:C52"/>
     <mergeCell ref="A54:H54"/>
     <mergeCell ref="A56:G56"/>
     <mergeCell ref="A62:G62"/>
     <mergeCell ref="A65:G65"/>
     <mergeCell ref="A69:H69"/>
     <mergeCell ref="A71:G71"/>
     <mergeCell ref="A74:G74"/>
     <mergeCell ref="A76:G76"/>
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="A81:H81"/>
-    <mergeCell ref="A82:A83"/>
-[...1 lines deleted...]
-    <mergeCell ref="C82:C83"/>
     <mergeCell ref="A84:H84"/>
     <mergeCell ref="A87:H87"/>
     <mergeCell ref="A89:G89"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="A13:A16"/>
+    <mergeCell ref="A17:A19"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="B7:B10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="B13:B16"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="B21:B25"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="B33:B35"/>
+    <mergeCell ref="B36:B38"/>
+    <mergeCell ref="B39:B41"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="B82:B83"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="C7:C10"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="C13:C16"/>
+    <mergeCell ref="C17:C19"/>
+    <mergeCell ref="C21:C25"/>
+    <mergeCell ref="C27:C29"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="C33:C35"/>
+    <mergeCell ref="C36:C38"/>
+    <mergeCell ref="C39:C41"/>
+    <mergeCell ref="C43:C44"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="C82:C83"/>
   </mergeCells>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="0" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-  <TotalTime></TotalTime>
   <Application>LibreOffice/26.2.4.2$Windows_X86_64 LibreOffice_project/0229ac93fcf0d7cbc6376066c6f35021cef002dc</Application>
-  <AppVersion></AppVersion>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>工作表</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>ΛΕΙΤΟΥΡΓΙΚΕΣ ΥΠΕΡΑΡΙΘΜΙΕΣ 2026</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>user</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>user</dc:creator>
-[...2 lines deleted...]
-  <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
-[...1 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="HyperlinksChanged">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
     <vt:lpwstr>B98C1B5DA1654F269E114E6A24C02F1F_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.1.0.26886</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LinksUpToDate">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ScaleCrop">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ShareDoc">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>