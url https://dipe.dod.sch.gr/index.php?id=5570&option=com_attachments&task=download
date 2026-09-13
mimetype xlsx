--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -1,1903 +1,1138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2">
+  <fileVersion appName="Calc" lowestEdited="5"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView windowWidth="28800" windowHeight="12180" tabRatio="500"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="ΠΕ86-ΠΛΗΡΟΦΟΡΙΚΗΣ" sheetId="1" r:id="rId1"/>
+    <sheet name="ΠΕ86-ΠΛΗΡΟΦΟΡΙΚΗΣ" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ΠΕ86-ΠΛΗΡΟΦΟΡΙΚΗΣ'!$A$2:$H$12</definedName>
+    <definedName function="false" hidden="true" localSheetId="0" name="_xlnm._FilterDatabase" vbProcedure="false">'ΠΕ86-ΠΛΗΡΟΦΟΡΙΚΗΣ'!$A$2:$H$12</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...8 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="70">
   <si>
     <t xml:space="preserve">ΤΟΠΟΘΕΤΗΣΕΙΣ ΑΠΟ ΑΠΟΣΠΑΣΗ - ΓΕΝΙΚΗΣ -ΠΕ86 ΠΛΗΡΟΦΟΡΙΚΗΣ </t>
   </si>
   <si>
-    <t>A/A</t>
-[...203 lines deleted...]
-    <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΜΑΡΙΤΣΑ (6/θ)</t>
+    <t xml:space="preserve">A/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Επώνυμο</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Όνομα</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Πατρώνυμο</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Αρ. Μητρώου</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ειδικότητα</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Οργανική Θέση</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΤΟΠΟΘΕΤΗΣΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΕΡΙΟΧΗ ΤΟΠΟΘΕΤΗΣΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΓΙΑΝΝΟΠΟΥΛΟΥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΑΝΑΓΙΩΤΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΚΩΝΣΤΑΝΤΙΝΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205139</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΕ86-ΠΛΗΡΟΦΟΡΙΚΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΑΛΛΟ ΠΥΣΠΕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2ο ΔΣ ΡΟΔΟΥ (15ω) &amp; 11ο ΔΣ ΡΟΔΟΥ (9ω)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Α'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΤΣΙΑΝΤΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΘΕΟΔΩΡΑ-ΔΙΑΜΑΝΤΩ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΔΗΜΗΤΡΙΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">742467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5ο ΔΗΜΟΤΙΚΟ ΡΟΔΟΣ (ΒΕΝΕΤΟΚΛΕΙΟ) (12/θ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1ο ΔΣ ΚΑΡΠΑΘΟΥ (21ω) &amp; ΔΣ ΑΡΚΑΣΑΣ (3ω)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Δ'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΚΑΣΤΑΜΟΥΛΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΚΑΛΛΙΟΠΗ-ΤΣΑΜΠΙΚΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΘΕΟΛΟΓΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">742374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1ο ΔΗΜΟΤΙΚΟ ΑΦΑΝΤΟΥ ΡΟΔΟΥ (8/θ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΔΣ ΣΓΟΥΡΟΥ (15ω) &amp; 2ο ΔΣ ΚΑΛΥΘΙΩΝ (9ω)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΚΑΡΑΚΑΣΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΓΕΩΡΓΙΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΑΣΤΕΡΙΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">748535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΛΑΚΚΙΟΥ ΛΕΡΟΥ (12/θ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΔΕΝ ΙΚΑΝΟΠΟΙΕΙΤΑΙ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΚΟΥΣΑΚΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΖΩΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">748565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18ο ΔΗΜΟΤΙΚΟ ΡΟΔΟΣ (12/θ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5ο ΔΣ ΡΟΔΟΥ (14ω)  &amp; 14ο ΔΣ ΡΟΔΟΥ (10ω)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΓΙΑΝΝΟΥΣΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΗΛΙΑΝΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">719526</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΔΣ ΓΕΝΝΑΔΙΟΥ (12ω) &amp; ΔΣ ΜΑΛΩΝΑΣ (4ω) &amp; ΔΣ ΜΑΣΑΡΩΝ (8ω)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΜΠΟΥΚΛΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΧΡΙΣΤΙΝΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΑΘΑΝΑΣΙΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">729289</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1ο ΔΗΜΟΤΙΚΟ ΚΩ (12/θ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6ο ΔΣ ΚΩ (24ω)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Β'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΧΡΙΣΤΟΦΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΕΜΜΑΝΟΥΗΛ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΧΡΗΣΤΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">748532</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13ο ΔΗΜΟΤΙΚΟ ΠΟΛΕΩΣ ΡΟΔΟΥ (12/θ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1ο ΔΣ ΑΦΑΝΤΟΥ (19ω)  &amp; ΔΣ ΑΡΧΙΠΟΛΗΣ (5ω)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΘΕΜΕΛΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΕΥΘΥΜΙΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΟΔΥΣΣΕΑΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">748489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1ο ΔΗΜΟΤΙΚΟ ΠΥΛΙ ΚΩ (12/θ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2ο ΔΣ ΚΩ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΓΑΛΑΝΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΒΑΣΙΛΕΙΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">748539</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΜΑΡΙΤΣΑ (6/θ)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
-[...4 lines deleted...]
-    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="General"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="161"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="161"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="161"/>
+    </font>
+    <font>
+      <b val="true"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Cambria"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
+      <family val="0"/>
       <charset val="1"/>
     </font>
-    <font>
-[...154 lines deleted...]
-    </font>
   </fonts>
-  <fills count="37">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.1"/>
-        <bgColor indexed="64"/>
+        <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.15"/>
-        <bgColor rgb="FF333399"/>
-[...5 lines deleted...]
-        <bgColor indexed="64"/>
+        <bgColor rgb="FFDDD9C3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCE5FF"/>
-        <bgColor rgb="FFCCFFFF"/>
-[...185 lines deleted...]
-        <bgColor indexed="64"/>
+        <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
-    <border>
+  <borders count="2">
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...109 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="49">
-[...7 lines deleted...]
-      <alignment vertical="center"/>
+  <cellStyleXfs count="20">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+  </cellStyleXfs>
+  <cellXfs count="8">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="2" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
-[...129 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
-  <cellStyles count="49">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
-[...46 lines deleted...]
-    <cellStyle name="60% - Accent6" xfId="48" builtinId="52"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
-  <dxfs count="17">
+  <dxfs count="5">
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="4" tint="0.799981688894314"/>
-          <bgColor theme="4" tint="0.799981688894314"/>
+          <fgColor rgb="FFD9D9D9"/>
+          <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="4" tint="0.799981688894314"/>
-[...129 lines deleted...]
-          <bgColor theme="4" tint="0.799981688894314"/>
+          <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="4" tint="0.799981688894314"/>
-          <bgColor theme="4" tint="0.799981688894314"/>
+          <fgColor rgb="FF000000"/>
+          <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...2 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="4" tint="0.799981688894314"/>
-          <bgColor theme="4" tint="0.799981688894314"/>
+          <fgColor rgb="FFCCE5FF"/>
+          <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
-      <border>
-[...6 lines deleted...]
-      </border>
     </dxf>
     <dxf>
-      <font>
-[...2 lines deleted...]
-      </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor theme="4" tint="0.799981688894314"/>
-          <bgColor theme="4" tint="0.799981688894314"/>
+          <fgColor rgb="FFDDD9C3"/>
+          <bgColor rgb="FF000000"/>
         </patternFill>
       </fill>
-      <border>
-[...3 lines deleted...]
-      </border>
     </dxf>
   </dxfs>
-  <tableStyles count="2" defaultTableStyle="TableStylePreset3_Accent1" defaultPivotStyle="PivotStylePreset2_Accent1">
-[...21 lines deleted...]
-  </tableStyles>
   <colors>
     <indexedColors>
-      <rgbColor rgb="00000000"/>
-[...62 lines deleted...]
-      <rgbColor rgb="00333333"/>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFDDD9C3"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFFFFCC"/>
+      <rgbColor rgb="FFCCE5FF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFD9D9D9"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFCCFFCC"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF99CCFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF666699"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
-          <a:tileRect/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
-          <a:tileRect/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
-          <a:tileRect/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
-          <a:tileRect/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/>
+</Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
-  <sheetPr/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
   <dimension ref="A1:I12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="O11" sqref="O11"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+      <selection pane="bottomLeft" activeCell="Q11" activeCellId="0" sqref="Q11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.67619047619048" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="false" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="11" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="1" width="5"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="1" width="14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="1" width="15.57"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="1" width="14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="1" width="11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="1" width="19"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="1" width="22.29"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="1" width="12.29"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="1" width="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" s="1" t="s">
+    <row r="1" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
-    <row r="2" ht="44" customHeight="1" spans="1:9">
+    <row r="2" customFormat="false" ht="44" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" ht="35" customHeight="1" spans="1:9">
-      <c r="A3" s="5">
+    <row r="3" customFormat="false" ht="35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A3" s="5" t="n">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" ht="48" spans="1:9">
-      <c r="A4" s="5">
+    <row r="4" customFormat="false" ht="37.3" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="5" t="n">
         <v>2</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="C4" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="F4" s="7" t="s">
+      <c r="F4" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="5" ht="51" customHeight="1" spans="1:9">
-      <c r="A5" s="5">
+    <row r="5" customFormat="false" ht="51" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A5" s="5" t="n">
         <v>3</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="B5" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="C5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="E5" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="F5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="G5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" ht="35" customHeight="1" spans="1:9">
-      <c r="A6" s="5">
+    <row r="6" customFormat="false" ht="35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A6" s="5" t="n">
         <v>4</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D6" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="E6" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="F6" s="7" t="s">
+      <c r="F6" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="G6" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="H6" s="8" t="s">
+      <c r="H6" s="7" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="7" ht="56" customHeight="1" spans="1:9">
-      <c r="A7" s="5">
+    <row r="7" customFormat="false" ht="56" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A7" s="5" t="n">
         <v>5</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B7" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="D7" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="E7" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="F7" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="7" t="s">
+      <c r="G7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" ht="60" spans="1:9">
-      <c r="A8" s="5">
+    <row r="8" customFormat="false" ht="46.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="5" t="n">
         <v>6</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="D8" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="F8" s="7" t="s">
+      <c r="F8" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G8" s="7" t="s">
+      <c r="G8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" ht="35" customHeight="1" spans="1:9">
-      <c r="A9" s="5">
+    <row r="9" customFormat="false" ht="35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A9" s="5" t="n">
         <v>7</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B9" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="C9" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D9" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="E9" s="7" t="s">
+      <c r="E9" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="F9" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G9" s="7" t="s">
+      <c r="G9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>51</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="10" ht="60" spans="1:9">
-      <c r="A10" s="5">
+    <row r="10" customFormat="false" ht="28.35" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="5" t="n">
         <v>8</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B10" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="D10" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="E10" s="7" t="s">
+      <c r="E10" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="F10" s="7" t="s">
+      <c r="F10" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G10" s="7" t="s">
+      <c r="G10" s="5" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="11" ht="35" customHeight="1" spans="1:9">
-      <c r="A11" s="5">
+    <row r="11" customFormat="false" ht="35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A11" s="5" t="n">
         <v>9</v>
       </c>
-      <c r="B11" s="7" t="s">
+      <c r="B11" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="7" t="s">
+      <c r="C11" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="D11" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="E11" s="7" t="s">
+      <c r="E11" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="F11" s="7" t="s">
+      <c r="F11" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G11" s="7" t="s">
+      <c r="G11" s="5" t="s">
         <v>63</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="12" ht="35" customHeight="1" spans="1:9">
-      <c r="A12" s="5">
+    <row r="12" customFormat="false" ht="35" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A12" s="5" t="n">
         <v>10</v>
       </c>
-      <c r="B12" s="7" t="s">
+      <c r="B12" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="7" t="s">
+      <c r="C12" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="D12" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E12" s="7" t="s">
+      <c r="E12" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="F12" s="7" t="s">
+      <c r="F12" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="G12" s="7" t="s">
+      <c r="G12" s="5" t="s">
         <v>69</v>
       </c>
-      <c r="H12" s="8" t="s">
+      <c r="H12" s="7" t="s">
         <v>36</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData" ref="A2:H12" etc:filterBottomFollowUsedRange="0">
-[...1 lines deleted...]
-  </autoFilter>
+  <autoFilter ref="A2:H12"/>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
-  <headerFooter/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
   <Application>LibreOffice/26.2.4.2$Windows_X86_64 LibreOffice_project/0229ac93fcf0d7cbc6376066c6f35021cef002dc</Application>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>openpyxl</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>el-GR</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CalculationRule">
+    <vt:i4>0</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>F859BBE2D0814A7C8B1CA7BAEC8F99A1_12</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.1.0.27458</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>